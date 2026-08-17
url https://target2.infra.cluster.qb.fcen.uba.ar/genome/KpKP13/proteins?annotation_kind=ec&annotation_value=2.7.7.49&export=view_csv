--- v0 (2026-06-27)
+++ v1 (2026-08-17)
@@ -535,199 +535,219 @@
         <is>
           <t>-</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
           <t>Active filters</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
           <t>EC Number: 2.7.7.49</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="2" t="inlineStr">
         <is>
           <t>Visible columns</t>
         </is>
       </c>
       <c r="B8" s="2" t="inlineStr">
         <is>
-          <t>Protein, Description, Gene, Structure, EC, GO, Score, Druggability, human_offtarget, human_identity, human_evalue</t>
+          <t>Protein, Description, Gene, Structure, EC, GO, Metabolism, Score, p2rank_probability, Druggability, human_offtarget, human_identity, human_evalue</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
           <t>Exported proteins</t>
         </is>
       </c>
       <c r="B9" t="n">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:K2"/>
+  <dimension ref="A1:M2"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="9" customWidth="1" min="1" max="1"/>
     <col width="13" customWidth="1" min="2" max="2"/>
     <col width="30" customWidth="1" min="3" max="3"/>
     <col width="9" customWidth="1" min="4" max="4"/>
-    <col width="24" customWidth="1" min="5" max="5"/>
+    <col width="39" customWidth="1" min="5" max="5"/>
     <col width="11" customWidth="1" min="6" max="6"/>
     <col width="37" customWidth="1" min="7" max="7"/>
-    <col width="15" customWidth="1" min="8" max="8"/>
-[...2 lines deleted...]
-    <col width="15" customWidth="1" min="11" max="11"/>
+    <col width="21" customWidth="1" min="8" max="8"/>
+    <col width="21" customWidth="1" min="9" max="9"/>
+    <col width="15" customWidth="1" min="10" max="10"/>
+    <col width="18" customWidth="1" min="11" max="11"/>
+    <col width="17" customWidth="1" min="12" max="12"/>
+    <col width="15" customWidth="1" min="13" max="13"/>
   </cols>
   <sheetData>
     <row r="1" ht="22" customHeight="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Rank</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Protein</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Description</t>
         </is>
       </c>
       <c r="D1" s="1" t="inlineStr">
         <is>
           <t>Gene</t>
         </is>
       </c>
       <c r="E1" s="1" t="inlineStr">
         <is>
           <t>Structure</t>
         </is>
       </c>
       <c r="F1" s="1" t="inlineStr">
         <is>
           <t>EC</t>
         </is>
       </c>
       <c r="G1" s="1" t="inlineStr">
         <is>
           <t>GO</t>
         </is>
       </c>
       <c r="H1" s="1" t="inlineStr">
         <is>
+          <t>Metabolism</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>p2rank_probability</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
           <t>Druggability</t>
         </is>
       </c>
-      <c r="I1" s="1" t="inlineStr">
+      <c r="K1" s="1" t="inlineStr">
         <is>
           <t>human_offtarget</t>
         </is>
       </c>
-      <c r="J1" s="1" t="inlineStr">
+      <c r="L1" s="1" t="inlineStr">
         <is>
           <t>human_identity</t>
         </is>
       </c>
-      <c r="K1" s="1" t="inlineStr">
+      <c r="M1" s="1" t="inlineStr">
         <is>
           <t>human_evalue</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2" t="n">
         <v>1</v>
       </c>
       <c r="B2" s="2" t="inlineStr">
         <is>
           <t>KP13_04055</t>
         </is>
       </c>
       <c r="C2" s="2" t="inlineStr">
         <is>
           <t>RNA-directed DNA polymerase</t>
         </is>
       </c>
       <c r="D2" s="2" t="inlineStr">
         <is>
           <t>-</t>
         </is>
       </c>
       <c r="E2" s="2" t="inlineStr">
         <is>
-          <t>AlphaFold + ColabFold</t>
+          <t>AlphaFold DB model + ColabFold model</t>
         </is>
       </c>
       <c r="F2" s="2" t="inlineStr">
         <is>
           <t>2.7.7.49</t>
         </is>
       </c>
       <c r="G2" s="2" t="inlineStr">
         <is>
           <t>GO:0006278, GO:0003964, GO:0003723</t>
         </is>
       </c>
-      <c r="H2" s="2" t="n">
+      <c r="H2" s="2" t="inlineStr">
+        <is>
+          <t>No metabolic model</t>
+        </is>
+      </c>
+      <c r="I2" s="2" t="n">
+        <v>0.075</v>
+      </c>
+      <c r="J2" s="2" t="n">
         <v>0.506</v>
       </c>
-      <c r="I2" s="2" t="inlineStr">
+      <c r="K2" s="2" t="inlineStr">
         <is>
           <t>No hit</t>
         </is>
       </c>
-      <c r="J2" s="2" t="n">
+      <c r="L2" s="2" t="n">
         <v>0</v>
       </c>
-      <c r="K2" s="2" t="inlineStr">
+      <c r="M2" s="2" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:creator xmlns:dc="http://purl.org/dc/elements/1.1/">openpyxl</dc:creator>
   <dcterms:created xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>