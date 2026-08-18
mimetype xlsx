--- v0 (2026-06-27)
+++ v1 (2026-08-18)
@@ -535,909 +535,1043 @@
         <is>
           <t>-</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
           <t>Active filters</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
           <t>EC Number: 2.7.7.6</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="2" t="inlineStr">
         <is>
           <t>Visible columns</t>
         </is>
       </c>
       <c r="B8" s="2" t="inlineStr">
         <is>
-          <t>Protein, Description, Gene, Structure, EC, GO, Score, Druggability, human_offtarget, human_identity, human_evalue</t>
+          <t>Protein, Description, Gene, Structure, EC, GO, Metabolism, Score, p2rank_probability, Druggability, human_offtarget, human_identity, human_evalue</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
           <t>Exported proteins</t>
         </is>
       </c>
       <c r="B9" t="n">
         <v>15</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:K16"/>
+  <dimension ref="A1:M16"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="9" customWidth="1" min="1" max="1"/>
     <col width="13" customWidth="1" min="2" max="2"/>
     <col width="61" customWidth="1" min="3" max="3"/>
     <col width="9" customWidth="1" min="4" max="4"/>
-    <col width="27" customWidth="1" min="5" max="5"/>
+    <col width="39" customWidth="1" min="5" max="5"/>
     <col width="22" customWidth="1" min="6" max="6"/>
     <col width="37" customWidth="1" min="7" max="7"/>
-    <col width="15" customWidth="1" min="8" max="8"/>
-[...2 lines deleted...]
-    <col width="15" customWidth="1" min="11" max="11"/>
+    <col width="21" customWidth="1" min="8" max="8"/>
+    <col width="21" customWidth="1" min="9" max="9"/>
+    <col width="15" customWidth="1" min="10" max="10"/>
+    <col width="18" customWidth="1" min="11" max="11"/>
+    <col width="17" customWidth="1" min="12" max="12"/>
+    <col width="15" customWidth="1" min="13" max="13"/>
   </cols>
   <sheetData>
     <row r="1" ht="22" customHeight="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Rank</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Protein</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Description</t>
         </is>
       </c>
       <c r="D1" s="1" t="inlineStr">
         <is>
           <t>Gene</t>
         </is>
       </c>
       <c r="E1" s="1" t="inlineStr">
         <is>
           <t>Structure</t>
         </is>
       </c>
       <c r="F1" s="1" t="inlineStr">
         <is>
           <t>EC</t>
         </is>
       </c>
       <c r="G1" s="1" t="inlineStr">
         <is>
           <t>GO</t>
         </is>
       </c>
       <c r="H1" s="1" t="inlineStr">
         <is>
+          <t>Metabolism</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>p2rank_probability</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
           <t>Druggability</t>
         </is>
       </c>
-      <c r="I1" s="1" t="inlineStr">
+      <c r="K1" s="1" t="inlineStr">
         <is>
           <t>human_offtarget</t>
         </is>
       </c>
-      <c r="J1" s="1" t="inlineStr">
+      <c r="L1" s="1" t="inlineStr">
         <is>
           <t>human_identity</t>
         </is>
       </c>
-      <c r="K1" s="1" t="inlineStr">
+      <c r="M1" s="1" t="inlineStr">
         <is>
           <t>human_evalue</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2" t="n">
         <v>1</v>
       </c>
       <c r="B2" s="2" t="inlineStr">
         <is>
-          <t>KP13_04841</t>
+          <t>KP13_05259</t>
         </is>
       </c>
       <c r="C2" s="2" t="inlineStr">
         <is>
-          <t>hypothetical protein</t>
+          <t>putative transport protein</t>
         </is>
       </c>
       <c r="D2" s="2" t="inlineStr">
         <is>
           <t>-</t>
         </is>
       </c>
       <c r="E2" s="2" t="inlineStr">
         <is>
-          <t>AlphaFold + ColabFold</t>
+          <t>AlphaFold DB model + ColabFold model</t>
         </is>
       </c>
       <c r="F2" s="2" t="inlineStr">
         <is>
           <t>2.7.7.65</t>
         </is>
       </c>
       <c r="G2" s="2" t="inlineStr">
         <is>
           <t>GO:0005886, GO:0052621, GO:0005525</t>
         </is>
       </c>
-      <c r="H2" s="2" t="n">
-[...2 lines deleted...]
-      <c r="I2" s="2" t="inlineStr">
+      <c r="H2" s="2" t="inlineStr">
+        <is>
+          <t>No metabolic model</t>
+        </is>
+      </c>
+      <c r="I2" s="2" t="n">
+        <v>0.911</v>
+      </c>
+      <c r="J2" s="2" t="n">
+        <v>0.663</v>
+      </c>
+      <c r="K2" s="2" t="inlineStr">
         <is>
           <t>No hit</t>
         </is>
       </c>
-      <c r="J2" s="2" t="n">
+      <c r="L2" s="2" t="n">
         <v>0</v>
       </c>
-      <c r="K2" s="2" t="inlineStr">
+      <c r="M2" s="2" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="n">
         <v>2</v>
       </c>
       <c r="B3" t="inlineStr">
         <is>
-          <t>KP13_04239</t>
+          <t>KP13_01361</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
-          <t>putative diguanylate cyclase</t>
+          <t>DNA-directed RNA polymerase subunit beta'</t>
         </is>
       </c>
       <c r="D3" t="inlineStr">
         <is>
-          <t>-</t>
+          <t>rpoC</t>
         </is>
       </c>
       <c r="E3" t="inlineStr">
         <is>
-          <t>AlphaFold + ColabFold</t>
+          <t>AlphaFold DB model + ColabFold model</t>
         </is>
       </c>
       <c r="F3" t="inlineStr">
         <is>
-          <t>2.7.7.65</t>
+          <t>2.7.7.6</t>
         </is>
       </c>
       <c r="G3" t="inlineStr">
         <is>
-          <t>GO:0005886, GO:0052621, GO:0005525</t>
-[...8 lines deleted...]
-        </is>
+          <t>GO:0003899, GO:0003677, GO:0006351</t>
+        </is>
+      </c>
+      <c r="H3" t="inlineStr">
+        <is>
+          <t>No metabolic model</t>
+        </is>
+      </c>
+      <c r="I3" t="n">
+        <v>0.704</v>
       </c>
       <c r="J3" t="n">
-        <v>0</v>
+        <v>0.373</v>
       </c>
       <c r="K3" t="inlineStr">
         <is>
-          <t>—</t>
-        </is>
+          <t>Hit</t>
+        </is>
+      </c>
+      <c r="L3" t="n">
+        <v>44.681</v>
+      </c>
+      <c r="M3" t="n">
+        <v>9.73e-20</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="2" t="n">
         <v>3</v>
       </c>
       <c r="B4" s="2" t="inlineStr">
         <is>
-          <t>KP13_00773</t>
+          <t>KP13_04764</t>
         </is>
       </c>
       <c r="C4" s="2" t="inlineStr">
         <is>
-          <t>DNA-directed RNA polymerase subunit alpha</t>
+          <t>hypothetical protein</t>
         </is>
       </c>
       <c r="D4" s="2" t="inlineStr">
         <is>
-          <t>rpoA</t>
+          <t>-</t>
         </is>
       </c>
       <c r="E4" s="2" t="inlineStr">
         <is>
-          <t>AlphaFold + ColabFold</t>
+          <t>AlphaFold DB model + ColabFold model</t>
         </is>
       </c>
       <c r="F4" s="2" t="inlineStr">
         <is>
-          <t>2.7.7.6</t>
+          <t>2.7.7.65</t>
         </is>
       </c>
       <c r="G4" s="2" t="inlineStr">
         <is>
-          <t>GO:0003899, GO:0006351, GO:0003677</t>
-[...5 lines deleted...]
-      <c r="I4" s="2" t="inlineStr">
+          <t>GO:0005515, GO:0052621</t>
+        </is>
+      </c>
+      <c r="H4" s="2" t="inlineStr">
+        <is>
+          <t>No metabolic model</t>
+        </is>
+      </c>
+      <c r="I4" s="2" t="n">
+        <v>0.699</v>
+      </c>
+      <c r="J4" s="2" t="n">
+        <v>0.608</v>
+      </c>
+      <c r="K4" s="2" t="inlineStr">
         <is>
           <t>No hit</t>
         </is>
       </c>
-      <c r="J4" s="2" t="n">
+      <c r="L4" s="2" t="n">
         <v>0</v>
       </c>
-      <c r="K4" s="2" t="inlineStr">
+      <c r="M4" s="2" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="n">
         <v>4</v>
       </c>
       <c r="B5" t="inlineStr">
         <is>
-          <t>KP13_01365</t>
+          <t>KP13_05478</t>
         </is>
       </c>
       <c r="C5" t="inlineStr">
         <is>
-          <t>Diguanylate cyclase domain-containing protein</t>
+          <t>putative signal transduction protein</t>
         </is>
       </c>
       <c r="D5" t="inlineStr">
         <is>
           <t>-</t>
         </is>
       </c>
       <c r="E5" t="inlineStr">
         <is>
-          <t>AlphaFold + ColabFold</t>
+          <t>AlphaFold DB model + ColabFold model</t>
         </is>
       </c>
       <c r="F5" t="inlineStr">
         <is>
           <t>2.7.7.65</t>
         </is>
       </c>
       <c r="G5" t="inlineStr">
         <is>
           <t>GO:0005886, GO:0052621, GO:0005525</t>
         </is>
       </c>
-      <c r="H5" t="n">
-[...2 lines deleted...]
-      <c r="I5" t="inlineStr">
+      <c r="H5" t="inlineStr">
+        <is>
+          <t>No metabolic model</t>
+        </is>
+      </c>
+      <c r="I5" t="n">
+        <v>0.656</v>
+      </c>
+      <c r="J5" t="n">
+        <v>0.606</v>
+      </c>
+      <c r="K5" t="inlineStr">
         <is>
           <t>No hit</t>
         </is>
       </c>
-      <c r="J5" t="n">
+      <c r="L5" t="n">
         <v>0</v>
       </c>
-      <c r="K5" t="inlineStr">
+      <c r="M5" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="2" t="n">
         <v>5</v>
       </c>
       <c r="B6" s="2" t="inlineStr">
         <is>
-          <t>KP13_02031</t>
+          <t>KP13_00165</t>
         </is>
       </c>
       <c r="C6" s="2" t="inlineStr">
         <is>
-          <t>Membrane-associated diguanylate cyclase</t>
+          <t>DNA-directed RNA polymerase subunit omega</t>
         </is>
       </c>
       <c r="D6" s="2" t="inlineStr">
         <is>
+          <t>rpoZ</t>
+        </is>
+      </c>
+      <c r="E6" s="2" t="inlineStr">
+        <is>
+          <t>AlphaFold DB model + ColabFold model</t>
+        </is>
+      </c>
+      <c r="F6" s="2" t="inlineStr">
+        <is>
+          <t>2.7.7.6</t>
+        </is>
+      </c>
+      <c r="G6" s="2" t="inlineStr">
+        <is>
+          <t>GO:0003899, GO:0003677, GO:0006351</t>
+        </is>
+      </c>
+      <c r="H6" s="2" t="inlineStr">
+        <is>
+          <t>No metabolic model</t>
+        </is>
+      </c>
+      <c r="I6" s="2" t="inlineStr">
+        <is>
           <t>-</t>
         </is>
       </c>
-      <c r="E6" s="2" t="inlineStr">
-[...17 lines deleted...]
-      <c r="I6" s="2" t="inlineStr">
+      <c r="J6" s="2" t="n">
+        <v>0.65</v>
+      </c>
+      <c r="K6" s="2" t="inlineStr">
         <is>
           <t>No hit</t>
         </is>
       </c>
-      <c r="J6" s="2" t="n">
+      <c r="L6" s="2" t="n">
         <v>0</v>
       </c>
-      <c r="K6" s="2" t="inlineStr">
+      <c r="M6" s="2" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="n">
         <v>6</v>
       </c>
       <c r="B7" t="inlineStr">
         <is>
-          <t>KP13_05259</t>
+          <t>KP13_04239</t>
         </is>
       </c>
       <c r="C7" t="inlineStr">
         <is>
-          <t>putative transport protein</t>
+          <t>putative diguanylate cyclase</t>
         </is>
       </c>
       <c r="D7" t="inlineStr">
         <is>
           <t>-</t>
         </is>
       </c>
       <c r="E7" t="inlineStr">
         <is>
-          <t>AlphaFold + ColabFold</t>
+          <t>AlphaFold DB model + ColabFold model</t>
         </is>
       </c>
       <c r="F7" t="inlineStr">
         <is>
           <t>2.7.7.65</t>
         </is>
       </c>
       <c r="G7" t="inlineStr">
         <is>
           <t>GO:0005886, GO:0052621, GO:0005525</t>
         </is>
       </c>
-      <c r="H7" t="n">
-[...2 lines deleted...]
-      <c r="I7" t="inlineStr">
+      <c r="H7" t="inlineStr">
+        <is>
+          <t>No metabolic model</t>
+        </is>
+      </c>
+      <c r="I7" t="n">
+        <v>0.548</v>
+      </c>
+      <c r="J7" t="n">
+        <v>0.831</v>
+      </c>
+      <c r="K7" t="inlineStr">
         <is>
           <t>No hit</t>
         </is>
       </c>
-      <c r="J7" t="n">
+      <c r="L7" t="n">
         <v>0</v>
       </c>
-      <c r="K7" t="inlineStr">
+      <c r="M7" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="2" t="n">
         <v>7</v>
       </c>
       <c r="B8" s="2" t="inlineStr">
         <is>
-          <t>KP13_00165</t>
+          <t>KP13_01949</t>
         </is>
       </c>
       <c r="C8" s="2" t="inlineStr">
         <is>
-          <t>DNA-directed RNA polymerase subunit omega</t>
+          <t>Apo-citrate lyase phosphoribosyl-dephospho-CoA transferase</t>
         </is>
       </c>
       <c r="D8" s="2" t="inlineStr">
         <is>
-          <t>rpoZ</t>
+          <t>citX</t>
         </is>
       </c>
       <c r="E8" s="2" t="inlineStr">
         <is>
-          <t>AlphaFold + ColabFold</t>
+          <t>AlphaFold DB model + ColabFold model</t>
         </is>
       </c>
       <c r="F8" s="2" t="inlineStr">
         <is>
-          <t>2.7.7.6</t>
+          <t>2.7.7.61</t>
         </is>
       </c>
       <c r="G8" s="2" t="inlineStr">
         <is>
-          <t>GO:0003899, GO:0003677, GO:0006351</t>
-[...5 lines deleted...]
-      <c r="I8" s="2" t="inlineStr">
+          <t>GO:0051191, GO:0050519</t>
+        </is>
+      </c>
+      <c r="H8" s="2" t="inlineStr">
+        <is>
+          <t>No metabolic model</t>
+        </is>
+      </c>
+      <c r="I8" s="2" t="n">
+        <v>0.512</v>
+      </c>
+      <c r="J8" s="2" t="n">
+        <v>0.394</v>
+      </c>
+      <c r="K8" s="2" t="inlineStr">
         <is>
           <t>No hit</t>
         </is>
       </c>
-      <c r="J8" s="2" t="n">
+      <c r="L8" s="2" t="n">
         <v>0</v>
       </c>
-      <c r="K8" s="2" t="inlineStr">
+      <c r="M8" s="2" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="n">
         <v>8</v>
       </c>
       <c r="B9" t="inlineStr">
         <is>
-          <t>KP13_04764</t>
+          <t>KP13_05159</t>
         </is>
       </c>
       <c r="C9" t="inlineStr">
         <is>
           <t>hypothetical protein</t>
         </is>
       </c>
       <c r="D9" t="inlineStr">
         <is>
           <t>-</t>
         </is>
       </c>
       <c r="E9" t="inlineStr">
         <is>
-          <t>AlphaFold + ColabFold</t>
+          <t>AlphaFold DB model + ColabFold model</t>
         </is>
       </c>
       <c r="F9" t="inlineStr">
         <is>
           <t>2.7.7.65</t>
         </is>
       </c>
       <c r="G9" t="inlineStr">
         <is>
-          <t>GO:0005515, GO:0052621</t>
-[...5 lines deleted...]
-      <c r="I9" t="inlineStr">
+          <t>GO:0005886, GO:0052621, GO:0005525</t>
+        </is>
+      </c>
+      <c r="H9" t="inlineStr">
+        <is>
+          <t>No metabolic model</t>
+        </is>
+      </c>
+      <c r="I9" t="n">
+        <v>0.391</v>
+      </c>
+      <c r="J9" t="n">
+        <v>0.5649999999999999</v>
+      </c>
+      <c r="K9" t="inlineStr">
         <is>
           <t>No hit</t>
         </is>
       </c>
-      <c r="J9" t="n">
+      <c r="L9" t="n">
         <v>0</v>
       </c>
-      <c r="K9" t="inlineStr">
+      <c r="M9" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="2" t="n">
         <v>9</v>
       </c>
       <c r="B10" s="2" t="inlineStr">
         <is>
-          <t>KP13_05478</t>
+          <t>KP13_02514</t>
         </is>
       </c>
       <c r="C10" s="2" t="inlineStr">
         <is>
-          <t>putative signal transduction protein</t>
+          <t>2-C-methyl-D-erythritol 4-phosphate cytidylyltransferase</t>
         </is>
       </c>
       <c r="D10" s="2" t="inlineStr">
         <is>
-          <t>-</t>
+          <t>ispD</t>
         </is>
       </c>
       <c r="E10" s="2" t="inlineStr">
         <is>
-          <t>AlphaFold + ColabFold</t>
+          <t>AlphaFold DB model + ColabFold model</t>
         </is>
       </c>
       <c r="F10" s="2" t="inlineStr">
         <is>
-          <t>2.7.7.65</t>
+          <t>2.7.7.60</t>
         </is>
       </c>
       <c r="G10" s="2" t="inlineStr">
         <is>
-          <t>GO:0005886, GO:0052621, GO:0005525</t>
-[...8 lines deleted...]
-        </is>
+          <t>GO:0008299, GO:0003824, GO:0070567</t>
+        </is>
+      </c>
+      <c r="H10" s="2" t="inlineStr">
+        <is>
+          <t>No metabolic model</t>
+        </is>
+      </c>
+      <c r="I10" s="2" t="n">
+        <v>0.37</v>
       </c>
       <c r="J10" s="2" t="n">
-        <v>0</v>
+        <v>0.114</v>
       </c>
       <c r="K10" s="2" t="inlineStr">
         <is>
-          <t>—</t>
-        </is>
+          <t>Hit</t>
+        </is>
+      </c>
+      <c r="L10" s="2" t="n">
+        <v>26.984</v>
+      </c>
+      <c r="M10" s="2" t="n">
+        <v>3.14e-16</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="n">
         <v>10</v>
       </c>
       <c r="B11" t="inlineStr">
         <is>
-          <t>KP13_05159</t>
+          <t>KP13_04841</t>
         </is>
       </c>
       <c r="C11" t="inlineStr">
         <is>
           <t>hypothetical protein</t>
         </is>
       </c>
       <c r="D11" t="inlineStr">
         <is>
           <t>-</t>
         </is>
       </c>
       <c r="E11" t="inlineStr">
         <is>
-          <t>AlphaFold + ColabFold</t>
+          <t>AlphaFold DB model + ColabFold model</t>
         </is>
       </c>
       <c r="F11" t="inlineStr">
         <is>
           <t>2.7.7.65</t>
         </is>
       </c>
       <c r="G11" t="inlineStr">
         <is>
           <t>GO:0005886, GO:0052621, GO:0005525</t>
         </is>
       </c>
-      <c r="H11" t="n">
-[...2 lines deleted...]
-      <c r="I11" t="inlineStr">
+      <c r="H11" t="inlineStr">
+        <is>
+          <t>No metabolic model</t>
+        </is>
+      </c>
+      <c r="I11" t="n">
+        <v>0.23</v>
+      </c>
+      <c r="J11" t="n">
+        <v>0.9</v>
+      </c>
+      <c r="K11" t="inlineStr">
         <is>
           <t>No hit</t>
         </is>
       </c>
-      <c r="J11" t="n">
+      <c r="L11" t="n">
         <v>0</v>
       </c>
-      <c r="K11" t="inlineStr">
+      <c r="M11" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="2" t="n">
         <v>11</v>
       </c>
       <c r="B12" s="2" t="inlineStr">
         <is>
-          <t>KP13_04084</t>
+          <t>KP13_01365</t>
         </is>
       </c>
       <c r="C12" s="2" t="inlineStr">
         <is>
-          <t>putative diguanylate cyclase</t>
+          <t>Diguanylate cyclase domain-containing protein</t>
         </is>
       </c>
       <c r="D12" s="2" t="inlineStr">
         <is>
           <t>-</t>
         </is>
       </c>
       <c r="E12" s="2" t="inlineStr">
         <is>
-          <t>AlphaFold + ColabFold</t>
+          <t>AlphaFold DB model + ColabFold model</t>
         </is>
       </c>
       <c r="F12" s="2" t="inlineStr">
         <is>
           <t>2.7.7.65</t>
         </is>
       </c>
       <c r="G12" s="2" t="inlineStr">
         <is>
-          <t>GO:0016020, GO:0007165, GO:0005886</t>
-[...5 lines deleted...]
-      <c r="I12" s="2" t="inlineStr">
+          <t>GO:0005886, GO:0052621, GO:0005525</t>
+        </is>
+      </c>
+      <c r="H12" s="2" t="inlineStr">
+        <is>
+          <t>No metabolic model</t>
+        </is>
+      </c>
+      <c r="I12" s="2" t="n">
+        <v>0.227</v>
+      </c>
+      <c r="J12" s="2" t="n">
+        <v>0.785</v>
+      </c>
+      <c r="K12" s="2" t="inlineStr">
         <is>
           <t>No hit</t>
         </is>
       </c>
-      <c r="J12" s="2" t="n">
+      <c r="L12" s="2" t="n">
         <v>0</v>
       </c>
-      <c r="K12" s="2" t="inlineStr">
+      <c r="M12" s="2" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="n">
         <v>12</v>
       </c>
       <c r="B13" t="inlineStr">
         <is>
-          <t>KP13_01949</t>
+          <t>KP13_02341</t>
         </is>
       </c>
       <c r="C13" t="inlineStr">
         <is>
-          <t>Apo-citrate lyase phosphoribosyl-dephospho-CoA transferase</t>
+          <t>Bifunctional adenosylcobalamin biosynthesis protein cobU</t>
         </is>
       </c>
       <c r="D13" t="inlineStr">
         <is>
-          <t>citX</t>
+          <t>cobU</t>
         </is>
       </c>
       <c r="E13" t="inlineStr">
         <is>
-          <t>AlphaFold + ColabFold</t>
+          <t>Experimental + ColabFold model</t>
         </is>
       </c>
       <c r="F13" t="inlineStr">
         <is>
-          <t>2.7.7.61</t>
+          <t>2.7.1.156, 2.7.7.62</t>
         </is>
       </c>
       <c r="G13" t="inlineStr">
         <is>
-          <t>GO:0051191, GO:0050519</t>
-[...5 lines deleted...]
-      <c r="I13" t="inlineStr">
+          <t>GO:0000166, GO:0043752, GO:0009236</t>
+        </is>
+      </c>
+      <c r="H13" t="inlineStr">
+        <is>
+          <t>No metabolic model</t>
+        </is>
+      </c>
+      <c r="I13" t="n">
+        <v>0.185</v>
+      </c>
+      <c r="J13" t="n">
+        <v>0.345</v>
+      </c>
+      <c r="K13" t="inlineStr">
         <is>
           <t>No hit</t>
         </is>
       </c>
-      <c r="J13" t="n">
+      <c r="L13" t="n">
         <v>0</v>
       </c>
-      <c r="K13" t="inlineStr">
+      <c r="M13" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="2" t="n">
         <v>13</v>
       </c>
       <c r="B14" s="2" t="inlineStr">
         <is>
-          <t>KP13_01361</t>
+          <t>KP13_04084</t>
         </is>
       </c>
       <c r="C14" s="2" t="inlineStr">
         <is>
-          <t>DNA-directed RNA polymerase subunit beta'</t>
+          <t>putative diguanylate cyclase</t>
         </is>
       </c>
       <c r="D14" s="2" t="inlineStr">
         <is>
-          <t>rpoC</t>
+          <t>-</t>
         </is>
       </c>
       <c r="E14" s="2" t="inlineStr">
         <is>
-          <t>AlphaFold + ColabFold</t>
+          <t>AlphaFold DB model + ColabFold model</t>
         </is>
       </c>
       <c r="F14" s="2" t="inlineStr">
         <is>
-          <t>2.7.7.6</t>
+          <t>2.7.7.65</t>
         </is>
       </c>
       <c r="G14" s="2" t="inlineStr">
         <is>
-          <t>GO:0003899, GO:0003677, GO:0006351</t>
-[...8 lines deleted...]
-        </is>
+          <t>GO:0016020, GO:0007165, GO:0005886</t>
+        </is>
+      </c>
+      <c r="H14" s="2" t="inlineStr">
+        <is>
+          <t>No metabolic model</t>
+        </is>
+      </c>
+      <c r="I14" s="2" t="n">
+        <v>0.114</v>
       </c>
       <c r="J14" s="2" t="n">
-        <v>44.681</v>
-[...2 lines deleted...]
-        <v>9.73e-20</v>
+        <v>0.5639999999999999</v>
+      </c>
+      <c r="K14" s="2" t="inlineStr">
+        <is>
+          <t>No hit</t>
+        </is>
+      </c>
+      <c r="L14" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="M14" s="2" t="inlineStr">
+        <is>
+          <t>—</t>
+        </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="n">
         <v>14</v>
       </c>
       <c r="B15" t="inlineStr">
         <is>
-          <t>KP13_02341</t>
+          <t>KP13_00773</t>
         </is>
       </c>
       <c r="C15" t="inlineStr">
         <is>
-          <t>Bifunctional adenosylcobalamin biosynthesis protein cobU</t>
+          <t>DNA-directed RNA polymerase subunit alpha</t>
         </is>
       </c>
       <c r="D15" t="inlineStr">
         <is>
-          <t>cobU</t>
+          <t>rpoA</t>
         </is>
       </c>
       <c r="E15" t="inlineStr">
         <is>
-          <t>Experimental + ColabFold</t>
+          <t>AlphaFold DB model + ColabFold model</t>
         </is>
       </c>
       <c r="F15" t="inlineStr">
         <is>
-          <t>2.7.1.156, 2.7.7.62</t>
+          <t>2.7.7.6</t>
         </is>
       </c>
       <c r="G15" t="inlineStr">
         <is>
-          <t>GO:0000166, GO:0043752, GO:0009236</t>
-[...5 lines deleted...]
-      <c r="I15" t="inlineStr">
+          <t>GO:0003899, GO:0006351, GO:0003677</t>
+        </is>
+      </c>
+      <c r="H15" t="inlineStr">
+        <is>
+          <t>No metabolic model</t>
+        </is>
+      </c>
+      <c r="I15" t="n">
+        <v>0.054</v>
+      </c>
+      <c r="J15" t="n">
+        <v>0.82</v>
+      </c>
+      <c r="K15" t="inlineStr">
         <is>
           <t>No hit</t>
         </is>
       </c>
-      <c r="J15" t="n">
+      <c r="L15" t="n">
         <v>0</v>
       </c>
-      <c r="K15" t="inlineStr">
+      <c r="M15" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="2" t="n">
         <v>15</v>
       </c>
       <c r="B16" s="2" t="inlineStr">
         <is>
-          <t>KP13_02514</t>
+          <t>KP13_02031</t>
         </is>
       </c>
       <c r="C16" s="2" t="inlineStr">
         <is>
-          <t>2-C-methyl-D-erythritol 4-phosphate cytidylyltransferase</t>
+          <t>Membrane-associated diguanylate cyclase</t>
         </is>
       </c>
       <c r="D16" s="2" t="inlineStr">
         <is>
-          <t>ispD</t>
+          <t>-</t>
         </is>
       </c>
       <c r="E16" s="2" t="inlineStr">
         <is>
-          <t>AlphaFold + ColabFold</t>
+          <t>AlphaFold DB model + ColabFold model</t>
         </is>
       </c>
       <c r="F16" s="2" t="inlineStr">
         <is>
-          <t>2.7.7.60</t>
+          <t>2.7.7.65</t>
         </is>
       </c>
       <c r="G16" s="2" t="inlineStr">
         <is>
-          <t>GO:0008299, GO:0003824, GO:0070567</t>
-[...8 lines deleted...]
-        </is>
+          <t>GO:0005886, GO:0052621, GO:0005525</t>
+        </is>
+      </c>
+      <c r="H16" s="2" t="inlineStr">
+        <is>
+          <t>No metabolic model</t>
+        </is>
+      </c>
+      <c r="I16" s="2" t="n">
+        <v>0.022</v>
       </c>
       <c r="J16" s="2" t="n">
-        <v>26.984</v>
-[...2 lines deleted...]
-        <v>3.14e-16</v>
+        <v>0.6879999999999999</v>
+      </c>
+      <c r="K16" s="2" t="inlineStr">
+        <is>
+          <t>No hit</t>
+        </is>
+      </c>
+      <c r="L16" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="M16" s="2" t="inlineStr">
+        <is>
+          <t>—</t>
+        </is>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:creator xmlns:dc="http://purl.org/dc/elements/1.1/">openpyxl</dc:creator>
   <dcterms:created xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>