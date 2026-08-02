--- v0 (2026-06-14)
+++ v1 (2026-08-02)
@@ -535,3558 +535,3874 @@
         <is>
           <t>-</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
           <t>Active filters</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
           <t>None</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="2" t="inlineStr">
         <is>
           <t>Visible columns</t>
         </is>
       </c>
       <c r="B8" s="2" t="inlineStr">
         <is>
-          <t>Protein, Description, Gene, Structure, EC, GO, Score, Druggability, human_offtarget, human_identity, human_evalue</t>
+          <t>Protein, Description, Gene, Structure, EC, GO, Metabolism, Score, Druggability, human_offtarget, human_identity, human_evalue</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
           <t>Exported proteins</t>
         </is>
       </c>
       <c r="B9" t="n">
         <v>62</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:K63"/>
+  <dimension ref="A1:L63"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="9" customWidth="1" min="1" max="1"/>
     <col width="16" customWidth="1" min="2" max="2"/>
     <col width="67" customWidth="1" min="3" max="3"/>
     <col width="32" customWidth="1" min="4" max="4"/>
-    <col width="27" customWidth="1" min="5" max="5"/>
+    <col width="36" customWidth="1" min="5" max="5"/>
     <col width="12" customWidth="1" min="6" max="6"/>
     <col width="37" customWidth="1" min="7" max="7"/>
-    <col width="15" customWidth="1" min="8" max="8"/>
-[...2 lines deleted...]
-    <col width="15" customWidth="1" min="11" max="11"/>
+    <col width="21" customWidth="1" min="8" max="8"/>
+    <col width="15" customWidth="1" min="9" max="9"/>
+    <col width="18" customWidth="1" min="10" max="10"/>
+    <col width="17" customWidth="1" min="11" max="11"/>
+    <col width="15" customWidth="1" min="12" max="12"/>
   </cols>
   <sheetData>
     <row r="1" ht="22" customHeight="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Rank</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Protein</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Description</t>
         </is>
       </c>
       <c r="D1" s="1" t="inlineStr">
         <is>
           <t>Gene</t>
         </is>
       </c>
       <c r="E1" s="1" t="inlineStr">
         <is>
           <t>Structure</t>
         </is>
       </c>
       <c r="F1" s="1" t="inlineStr">
         <is>
           <t>EC</t>
         </is>
       </c>
       <c r="G1" s="1" t="inlineStr">
         <is>
           <t>GO</t>
         </is>
       </c>
       <c r="H1" s="1" t="inlineStr">
         <is>
+          <t>Metabolism</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
           <t>Druggability</t>
         </is>
       </c>
-      <c r="I1" s="1" t="inlineStr">
+      <c r="J1" s="1" t="inlineStr">
         <is>
           <t>human_offtarget</t>
         </is>
       </c>
-      <c r="J1" s="1" t="inlineStr">
+      <c r="K1" s="1" t="inlineStr">
         <is>
           <t>human_identity</t>
         </is>
       </c>
-      <c r="K1" s="1" t="inlineStr">
+      <c r="L1" s="1" t="inlineStr">
         <is>
           <t>human_evalue</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2" t="n">
         <v>1</v>
       </c>
       <c r="B2" s="2" t="inlineStr">
         <is>
           <t>HT085_RS00030</t>
         </is>
       </c>
       <c r="C2" s="2" t="inlineStr">
         <is>
           <t>leucine--tRNA ligase</t>
         </is>
       </c>
       <c r="D2" s="2" t="inlineStr">
         <is>
           <t>leuS</t>
         </is>
       </c>
       <c r="E2" s="2" t="inlineStr">
         <is>
-          <t>Experimental + AlphaFold</t>
+          <t>Experimental + AlphaFold DB model</t>
         </is>
       </c>
       <c r="F2" s="2" t="inlineStr">
         <is>
           <t>6.1.1.4</t>
         </is>
       </c>
       <c r="G2" s="2" t="inlineStr">
         <is>
           <t>GO:0004823, GO:0006429, GO:0005524</t>
         </is>
       </c>
       <c r="H2" s="2" t="inlineStr">
         <is>
-          <t>-</t>
+          <t>No metabolic model</t>
         </is>
       </c>
       <c r="I2" s="2" t="inlineStr">
         <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="J2" s="2" t="inlineStr">
+        <is>
           <t>Hit</t>
         </is>
       </c>
-      <c r="J2" s="2" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="K2" s="2" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="L2" s="2" t="inlineStr">
         <is>
           <t>-</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="n">
         <v>2</v>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <t>HT085_RS00085</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
           <t>triose-phosphate isomerase</t>
         </is>
       </c>
       <c r="D3" t="inlineStr">
         <is>
           <t>tpiA</t>
         </is>
       </c>
       <c r="E3" t="inlineStr">
         <is>
-          <t>AlphaFold</t>
+          <t>AlphaFold DB model</t>
         </is>
       </c>
       <c r="F3" t="inlineStr">
         <is>
           <t>5.3.1.1</t>
         </is>
       </c>
       <c r="G3" t="inlineStr">
         <is>
           <t>GO:0006096, GO:0004807, GO:0005829</t>
         </is>
       </c>
       <c r="H3" t="inlineStr">
         <is>
-          <t>-</t>
+          <t>No metabolic model</t>
         </is>
       </c>
       <c r="I3" t="inlineStr">
         <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="J3" t="inlineStr">
+        <is>
           <t>Hit</t>
         </is>
       </c>
-      <c r="J3" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="K3" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="L3" t="inlineStr">
         <is>
           <t>-</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="2" t="n">
         <v>3</v>
       </c>
       <c r="B4" s="2" t="inlineStr">
         <is>
           <t>HT085_RS00095</t>
         </is>
       </c>
       <c r="C4" s="2" t="inlineStr">
         <is>
           <t>protein-L-isoaspartate O-methyltransferase family protein</t>
         </is>
       </c>
       <c r="D4" s="2" t="inlineStr">
         <is>
           <t>pcm</t>
         </is>
       </c>
       <c r="E4" s="2" t="inlineStr">
         <is>
-          <t>AlphaFold</t>
+          <t>AlphaFold DB model</t>
         </is>
       </c>
       <c r="F4" s="2" t="inlineStr">
         <is>
           <t>-</t>
         </is>
       </c>
       <c r="G4" s="2" t="inlineStr">
         <is>
           <t>GO:0004719, GO:0005737</t>
         </is>
       </c>
       <c r="H4" s="2" t="inlineStr">
         <is>
-          <t>-</t>
+          <t>No metabolic model</t>
         </is>
       </c>
       <c r="I4" s="2" t="inlineStr">
         <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="J4" s="2" t="inlineStr">
+        <is>
           <t>Hit</t>
         </is>
       </c>
-      <c r="J4" s="2" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="K4" s="2" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="L4" s="2" t="inlineStr">
         <is>
           <t>-</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="n">
         <v>4</v>
       </c>
       <c r="B5" t="inlineStr">
         <is>
           <t>HT085_RS00100</t>
         </is>
       </c>
       <c r="C5" t="inlineStr">
         <is>
           <t>rhodanese-like domain-containing protein</t>
         </is>
       </c>
       <c r="D5" t="inlineStr">
         <is>
           <t>moeZ</t>
         </is>
       </c>
       <c r="E5" t="inlineStr">
         <is>
-          <t>AlphaFold</t>
+          <t>AlphaFold DB model</t>
         </is>
       </c>
       <c r="F5" t="inlineStr">
         <is>
           <t>-</t>
         </is>
       </c>
       <c r="G5" t="inlineStr">
         <is>
           <t>-</t>
         </is>
       </c>
       <c r="H5" t="inlineStr">
         <is>
-          <t>-</t>
+          <t>No metabolic model</t>
         </is>
       </c>
       <c r="I5" t="inlineStr">
         <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="J5" t="inlineStr">
+        <is>
           <t>Hit</t>
         </is>
       </c>
-      <c r="J5" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="K5" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="L5" t="inlineStr">
         <is>
           <t>-</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="2" t="n">
         <v>5</v>
       </c>
       <c r="B6" s="2" t="inlineStr">
         <is>
           <t>HT085_RS00125</t>
         </is>
       </c>
       <c r="C6" s="2" t="inlineStr">
         <is>
           <t>prolyl oligopeptidase family serine peptidase</t>
         </is>
       </c>
       <c r="D6" s="2" t="inlineStr">
         <is>
           <t>-</t>
         </is>
       </c>
       <c r="E6" s="2" t="inlineStr">
         <is>
-          <t>AlphaFold</t>
+          <t>AlphaFold DB model</t>
         </is>
       </c>
       <c r="F6" s="2" t="inlineStr">
         <is>
           <t>-</t>
         </is>
       </c>
       <c r="G6" s="2" t="inlineStr">
         <is>
           <t>GO:0004252, GO:0006508, GO:0005829</t>
         </is>
       </c>
       <c r="H6" s="2" t="inlineStr">
         <is>
-          <t>-</t>
+          <t>No metabolic model</t>
         </is>
       </c>
       <c r="I6" s="2" t="inlineStr">
         <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="J6" s="2" t="inlineStr">
+        <is>
           <t>Hit</t>
         </is>
       </c>
-      <c r="J6" s="2" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="K6" s="2" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="L6" s="2" t="inlineStr">
         <is>
           <t>-</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="n">
         <v>6</v>
       </c>
       <c r="B7" t="inlineStr">
         <is>
           <t>HT085_RS00140</t>
         </is>
       </c>
       <c r="C7" t="inlineStr">
         <is>
           <t>orotate phosphoribosyltransferase</t>
         </is>
       </c>
       <c r="D7" t="inlineStr">
         <is>
           <t>pyrE</t>
         </is>
       </c>
       <c r="E7" t="inlineStr">
         <is>
-          <t>AlphaFold</t>
+          <t>AlphaFold DB model</t>
         </is>
       </c>
       <c r="F7" t="inlineStr">
         <is>
           <t>2.4.2.10</t>
         </is>
       </c>
       <c r="G7" t="inlineStr">
         <is>
           <t>GO:0004588, GO:0005737, GO:0000287</t>
         </is>
       </c>
       <c r="H7" t="inlineStr">
         <is>
-          <t>-</t>
+          <t>No metabolic model</t>
         </is>
       </c>
       <c r="I7" t="inlineStr">
         <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="J7" t="inlineStr">
+        <is>
           <t>Hit</t>
         </is>
       </c>
-      <c r="J7" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="K7" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="L7" t="inlineStr">
         <is>
           <t>-</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="2" t="n">
         <v>7</v>
       </c>
       <c r="B8" s="2" t="inlineStr">
         <is>
           <t>HT085_RS00175</t>
         </is>
       </c>
       <c r="C8" s="2" t="inlineStr">
         <is>
           <t>1-deoxy-D-xylulose-5-phosphate synthase</t>
         </is>
       </c>
       <c r="D8" s="2" t="inlineStr">
         <is>
           <t>dxs</t>
         </is>
       </c>
       <c r="E8" s="2" t="inlineStr">
         <is>
-          <t>AlphaFold</t>
+          <t>AlphaFold DB model</t>
         </is>
       </c>
       <c r="F8" s="2" t="inlineStr">
         <is>
           <t>2.2.1.7</t>
         </is>
       </c>
       <c r="G8" s="2" t="inlineStr">
         <is>
           <t>GO:0016114, GO:0008661, GO:0005829</t>
         </is>
       </c>
       <c r="H8" s="2" t="inlineStr">
         <is>
-          <t>-</t>
+          <t>No metabolic model</t>
         </is>
       </c>
       <c r="I8" s="2" t="inlineStr">
         <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="J8" s="2" t="inlineStr">
+        <is>
           <t>Hit</t>
         </is>
       </c>
-      <c r="J8" s="2" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="K8" s="2" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="L8" s="2" t="inlineStr">
         <is>
           <t>-</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="n">
         <v>8</v>
       </c>
       <c r="B9" t="inlineStr">
         <is>
           <t>HT085_RS00185</t>
         </is>
       </c>
       <c r="C9" t="inlineStr">
         <is>
           <t>tRNA (N6-isopentenyl adenosine(37)-C2)-methylthiotransferase MiaB</t>
         </is>
       </c>
       <c r="D9" t="inlineStr">
         <is>
           <t>miaB</t>
         </is>
       </c>
       <c r="E9" t="inlineStr">
         <is>
-          <t>AlphaFold</t>
+          <t>AlphaFold DB model</t>
         </is>
       </c>
       <c r="F9" t="inlineStr">
         <is>
           <t>2.8.4.3</t>
         </is>
       </c>
       <c r="G9" t="inlineStr">
         <is>
           <t>GO:0051539, GO:0005829, GO:0046872</t>
         </is>
       </c>
       <c r="H9" t="inlineStr">
         <is>
-          <t>-</t>
+          <t>No metabolic model</t>
         </is>
       </c>
       <c r="I9" t="inlineStr">
         <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="J9" t="inlineStr">
+        <is>
           <t>Hit</t>
         </is>
       </c>
-      <c r="J9" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="K9" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="L9" t="inlineStr">
         <is>
           <t>-</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="2" t="n">
         <v>9</v>
       </c>
       <c r="B10" s="2" t="inlineStr">
         <is>
           <t>HT085_RS00200</t>
         </is>
       </c>
       <c r="C10" s="2" t="inlineStr">
         <is>
           <t>glutamate-1-semialdehyde 2,1-aminomutase</t>
         </is>
       </c>
       <c r="D10" s="2" t="inlineStr">
         <is>
           <t>hemL</t>
         </is>
       </c>
       <c r="E10" s="2" t="inlineStr">
         <is>
-          <t>AlphaFold</t>
+          <t>AlphaFold DB model</t>
         </is>
       </c>
       <c r="F10" s="2" t="inlineStr">
         <is>
           <t>5.4.3.8</t>
         </is>
       </c>
       <c r="G10" s="2" t="inlineStr">
         <is>
           <t>GO:0008483, GO:0030170, GO:0042286</t>
         </is>
       </c>
       <c r="H10" s="2" t="inlineStr">
         <is>
-          <t>-</t>
+          <t>No metabolic model</t>
         </is>
       </c>
       <c r="I10" s="2" t="inlineStr">
         <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="J10" s="2" t="inlineStr">
+        <is>
           <t>Hit</t>
         </is>
       </c>
-      <c r="J10" s="2" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="K10" s="2" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="L10" s="2" t="inlineStr">
         <is>
           <t>-</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="n">
         <v>10</v>
       </c>
       <c r="B11" t="inlineStr">
         <is>
           <t>HT085_RS00215</t>
         </is>
       </c>
       <c r="C11" t="inlineStr">
         <is>
           <t>oligoribonuclease</t>
         </is>
       </c>
       <c r="D11" t="inlineStr">
         <is>
           <t>orn</t>
         </is>
       </c>
       <c r="E11" t="inlineStr">
         <is>
-          <t>AlphaFold</t>
+          <t>AlphaFold DB model</t>
         </is>
       </c>
       <c r="F11" t="inlineStr">
         <is>
           <t>3.1.-.-</t>
         </is>
       </c>
       <c r="G11" t="inlineStr">
         <is>
           <t>GO:0003676, GO:0000175, GO:0005737</t>
         </is>
       </c>
       <c r="H11" t="inlineStr">
         <is>
-          <t>-</t>
+          <t>No metabolic model</t>
         </is>
       </c>
       <c r="I11" t="inlineStr">
         <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="J11" t="inlineStr">
+        <is>
           <t>Hit</t>
         </is>
       </c>
-      <c r="J11" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="K11" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="L11" t="inlineStr">
         <is>
           <t>-</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="2" t="n">
         <v>11</v>
       </c>
       <c r="B12" s="2" t="inlineStr">
         <is>
           <t>HT085_RS00220</t>
         </is>
       </c>
       <c r="C12" s="2" t="inlineStr">
         <is>
           <t>50S ribosomal protein L11 methyltransferase</t>
         </is>
       </c>
       <c r="D12" s="2" t="inlineStr">
         <is>
           <t>prmA</t>
         </is>
       </c>
       <c r="E12" s="2" t="inlineStr">
         <is>
-          <t>ColabFold</t>
+          <t>ColabFold model</t>
         </is>
       </c>
       <c r="F12" s="2" t="inlineStr">
         <is>
           <t>-</t>
         </is>
       </c>
       <c r="G12" s="2" t="inlineStr">
         <is>
           <t>-</t>
         </is>
       </c>
       <c r="H12" s="2" t="inlineStr">
         <is>
-          <t>-</t>
+          <t>No metabolic model</t>
         </is>
       </c>
       <c r="I12" s="2" t="inlineStr">
         <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="J12" s="2" t="inlineStr">
+        <is>
           <t>Hit</t>
         </is>
       </c>
-      <c r="J12" s="2" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="K12" s="2" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="L12" s="2" t="inlineStr">
         <is>
           <t>-</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="n">
         <v>12</v>
       </c>
       <c r="B13" t="inlineStr">
         <is>
           <t>HT085_RS00225</t>
         </is>
       </c>
       <c r="C13" t="inlineStr">
         <is>
           <t>acetyl-CoA carboxylase biotin carboxylase subunit</t>
         </is>
       </c>
       <c r="D13" t="inlineStr">
         <is>
           <t>accC</t>
         </is>
       </c>
       <c r="E13" t="inlineStr">
         <is>
-          <t>AlphaFold</t>
+          <t>AlphaFold DB model</t>
         </is>
       </c>
       <c r="F13" t="inlineStr">
         <is>
           <t>6.3.4.14</t>
         </is>
       </c>
       <c r="G13" t="inlineStr">
         <is>
           <t>GO:0005524, GO:0046872, GO:0004075</t>
         </is>
       </c>
       <c r="H13" t="inlineStr">
         <is>
-          <t>-</t>
+          <t>No metabolic model</t>
         </is>
       </c>
       <c r="I13" t="inlineStr">
         <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="J13" t="inlineStr">
+        <is>
           <t>Hit</t>
         </is>
       </c>
-      <c r="J13" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="K13" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="L13" t="inlineStr">
         <is>
           <t>-</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="2" t="n">
         <v>13</v>
       </c>
       <c r="B14" s="2" t="inlineStr">
         <is>
           <t>HT085_RS00230</t>
         </is>
       </c>
       <c r="C14" s="2" t="inlineStr">
         <is>
           <t>acetyl-CoA carboxylase biotin carboxyl carrier protein</t>
         </is>
       </c>
       <c r="D14" s="2" t="inlineStr">
         <is>
           <t>accB</t>
         </is>
       </c>
       <c r="E14" s="2" t="inlineStr">
         <is>
-          <t>AlphaFold</t>
+          <t>AlphaFold DB model</t>
         </is>
       </c>
       <c r="F14" s="2" t="inlineStr">
         <is>
           <t>-</t>
         </is>
       </c>
       <c r="G14" s="2" t="inlineStr">
         <is>
           <t>GO:0003989, GO:0009317, GO:0006633</t>
         </is>
       </c>
       <c r="H14" s="2" t="inlineStr">
         <is>
-          <t>-</t>
+          <t>No metabolic model</t>
         </is>
       </c>
       <c r="I14" s="2" t="inlineStr">
         <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="J14" s="2" t="inlineStr">
+        <is>
           <t>Hit</t>
         </is>
       </c>
-      <c r="J14" s="2" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="K14" s="2" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="L14" s="2" t="inlineStr">
         <is>
           <t>-</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="n">
         <v>14</v>
       </c>
       <c r="B15" t="inlineStr">
         <is>
           <t>HT085_RS00245</t>
         </is>
       </c>
       <c r="C15" t="inlineStr">
         <is>
           <t>carbamoyl-phosphate synthase large subunit</t>
         </is>
       </c>
       <c r="D15" t="inlineStr">
         <is>
           <t>carB</t>
         </is>
       </c>
       <c r="E15" t="inlineStr">
         <is>
-          <t>ColabFold</t>
+          <t>ColabFold model</t>
         </is>
       </c>
       <c r="F15" t="inlineStr">
         <is>
           <t>-</t>
         </is>
       </c>
       <c r="G15" t="inlineStr">
         <is>
           <t>GO:0005524, GO:0046872</t>
         </is>
       </c>
       <c r="H15" t="inlineStr">
         <is>
-          <t>-</t>
+          <t>No metabolic model</t>
         </is>
       </c>
       <c r="I15" t="inlineStr">
         <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="J15" t="inlineStr">
+        <is>
           <t>Hit</t>
         </is>
       </c>
-      <c r="J15" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="K15" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="L15" t="inlineStr">
         <is>
           <t>-</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="2" t="n">
         <v>15</v>
       </c>
       <c r="B16" s="2" t="inlineStr">
         <is>
           <t>HT085_RS00270</t>
         </is>
       </c>
       <c r="C16" s="2" t="inlineStr">
         <is>
           <t>glutamine-hydrolyzing carbamoyl-phosphate synthase small subunit</t>
         </is>
       </c>
       <c r="D16" s="2" t="inlineStr">
         <is>
           <t>carA</t>
         </is>
       </c>
       <c r="E16" s="2" t="inlineStr">
         <is>
-          <t>ColabFold</t>
+          <t>ColabFold model</t>
         </is>
       </c>
       <c r="F16" s="2" t="inlineStr">
         <is>
           <t>-</t>
         </is>
       </c>
       <c r="G16" s="2" t="inlineStr">
         <is>
           <t>GO:0006207</t>
         </is>
       </c>
       <c r="H16" s="2" t="inlineStr">
         <is>
-          <t>-</t>
+          <t>No metabolic model</t>
         </is>
       </c>
       <c r="I16" s="2" t="inlineStr">
         <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="J16" s="2" t="inlineStr">
+        <is>
           <t>Hit</t>
         </is>
       </c>
-      <c r="J16" s="2" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="K16" s="2" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="L16" s="2" t="inlineStr">
         <is>
           <t>-</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="n">
         <v>16</v>
       </c>
       <c r="B17" t="inlineStr">
         <is>
           <t>HT085_RS00280</t>
         </is>
       </c>
       <c r="C17" t="inlineStr">
         <is>
           <t>iron-sulfur cluster carrier protein ApbC</t>
         </is>
       </c>
       <c r="D17" t="inlineStr">
         <is>
           <t>apbC</t>
         </is>
       </c>
       <c r="E17" t="inlineStr">
         <is>
-          <t>AlphaFold</t>
+          <t>AlphaFold DB model</t>
         </is>
       </c>
       <c r="F17" t="inlineStr">
         <is>
           <t>-</t>
         </is>
       </c>
       <c r="G17" t="inlineStr">
         <is>
           <t>GO:0005524, GO:0140663, GO:0016226</t>
         </is>
       </c>
       <c r="H17" t="inlineStr">
         <is>
-          <t>-</t>
+          <t>No metabolic model</t>
         </is>
       </c>
       <c r="I17" t="inlineStr">
         <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="J17" t="inlineStr">
+        <is>
           <t>Hit</t>
         </is>
       </c>
-      <c r="J17" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="K17" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="L17" t="inlineStr">
         <is>
           <t>-</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="2" t="n">
         <v>17</v>
       </c>
       <c r="B18" s="2" t="inlineStr">
         <is>
           <t>HT085_RS00305</t>
         </is>
       </c>
       <c r="C18" s="2" t="inlineStr">
         <is>
           <t>N-acetylmuramate alpha-1-phosphate uridylyltransferase MurU</t>
         </is>
       </c>
       <c r="D18" s="2" t="inlineStr">
         <is>
-          <t>rmlA2, murU</t>
+          <t>murU, rmlA2</t>
         </is>
       </c>
       <c r="E18" s="2" t="inlineStr">
         <is>
-          <t>AlphaFold</t>
+          <t>AlphaFold DB model</t>
         </is>
       </c>
       <c r="F18" s="2" t="inlineStr">
         <is>
           <t>-</t>
         </is>
       </c>
       <c r="G18" s="2" t="inlineStr">
         <is>
           <t>GO:0016779</t>
         </is>
       </c>
       <c r="H18" s="2" t="inlineStr">
         <is>
-          <t>-</t>
+          <t>No metabolic model</t>
         </is>
       </c>
       <c r="I18" s="2" t="inlineStr">
         <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="J18" s="2" t="inlineStr">
+        <is>
           <t>Hit</t>
         </is>
       </c>
-      <c r="J18" s="2" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="K18" s="2" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="L18" s="2" t="inlineStr">
         <is>
           <t>-</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="n">
         <v>18</v>
       </c>
       <c r="B19" t="inlineStr">
         <is>
           <t>HT085_RS00315</t>
         </is>
       </c>
       <c r="C19" t="inlineStr">
         <is>
           <t>formate--tetrahydrofolate ligase</t>
         </is>
       </c>
       <c r="D19" t="inlineStr">
         <is>
           <t>fhs</t>
         </is>
       </c>
       <c r="E19" t="inlineStr">
         <is>
-          <t>AlphaFold</t>
+          <t>AlphaFold DB model</t>
         </is>
       </c>
       <c r="F19" t="inlineStr">
         <is>
           <t>6.3.4.3</t>
         </is>
       </c>
       <c r="G19" t="inlineStr">
         <is>
           <t>GO:0005524, GO:0004329, GO:0035999</t>
         </is>
       </c>
       <c r="H19" t="inlineStr">
         <is>
-          <t>-</t>
+          <t>No metabolic model</t>
         </is>
       </c>
       <c r="I19" t="inlineStr">
         <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="J19" t="inlineStr">
+        <is>
           <t>Hit</t>
         </is>
       </c>
-      <c r="J19" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="K19" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="L19" t="inlineStr">
         <is>
           <t>-</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="2" t="n">
         <v>19</v>
       </c>
       <c r="B20" s="2" t="inlineStr">
         <is>
           <t>HT085_RS00320</t>
         </is>
       </c>
       <c r="C20" s="2" t="inlineStr">
         <is>
           <t>redox-regulated ATPase YchF</t>
         </is>
       </c>
       <c r="D20" s="2" t="inlineStr">
         <is>
-          <t>engD, ychF</t>
+          <t>ychF, engD</t>
         </is>
       </c>
       <c r="E20" s="2" t="inlineStr">
         <is>
-          <t>AlphaFold</t>
+          <t>AlphaFold DB model</t>
         </is>
       </c>
       <c r="F20" s="2" t="inlineStr">
         <is>
           <t>-</t>
         </is>
       </c>
       <c r="G20" s="2" t="inlineStr">
         <is>
           <t>GO:0005524, GO:0016887, GO:0005525</t>
         </is>
       </c>
       <c r="H20" s="2" t="inlineStr">
         <is>
-          <t>-</t>
+          <t>No metabolic model</t>
         </is>
       </c>
       <c r="I20" s="2" t="inlineStr">
         <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="J20" s="2" t="inlineStr">
+        <is>
           <t>Hit</t>
         </is>
       </c>
-      <c r="J20" s="2" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="K20" s="2" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="L20" s="2" t="inlineStr">
         <is>
           <t>-</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="n">
         <v>20</v>
       </c>
       <c r="B21" t="inlineStr">
         <is>
           <t>HT085_RS00335</t>
         </is>
       </c>
       <c r="C21" t="inlineStr">
         <is>
           <t>tyrosine--tRNA ligase</t>
         </is>
       </c>
       <c r="D21" t="inlineStr">
         <is>
           <t>tyrS</t>
         </is>
       </c>
       <c r="E21" t="inlineStr">
         <is>
-          <t>AlphaFold</t>
+          <t>AlphaFold DB model</t>
         </is>
       </c>
       <c r="F21" t="inlineStr">
         <is>
           <t>6.1.1.1</t>
         </is>
       </c>
       <c r="G21" t="inlineStr">
         <is>
           <t>GO:0004831, GO:0006437, GO:0003723</t>
         </is>
       </c>
       <c r="H21" t="inlineStr">
         <is>
-          <t>-</t>
+          <t>No metabolic model</t>
         </is>
       </c>
       <c r="I21" t="inlineStr">
         <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="J21" t="inlineStr">
+        <is>
           <t>Hit</t>
         </is>
       </c>
-      <c r="J21" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="K21" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="L21" t="inlineStr">
         <is>
           <t>-</t>
         </is>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="2" t="n">
         <v>21</v>
       </c>
       <c r="B22" s="2" t="inlineStr">
         <is>
           <t>HT085_RS00350</t>
         </is>
       </c>
       <c r="C22" s="2" t="inlineStr">
         <is>
           <t>bifunctional riboflavin kinase/FAD synthetase</t>
         </is>
       </c>
       <c r="D22" s="2" t="inlineStr">
         <is>
           <t>ribF</t>
         </is>
       </c>
       <c r="E22" s="2" t="inlineStr">
         <is>
-          <t>ColabFold</t>
+          <t>ColabFold model</t>
         </is>
       </c>
       <c r="F22" s="2" t="inlineStr">
         <is>
           <t>-</t>
         </is>
       </c>
       <c r="G22" s="2" t="inlineStr">
         <is>
           <t>-</t>
         </is>
       </c>
       <c r="H22" s="2" t="inlineStr">
         <is>
-          <t>-</t>
+          <t>No metabolic model</t>
         </is>
       </c>
       <c r="I22" s="2" t="inlineStr">
         <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="J22" s="2" t="inlineStr">
+        <is>
           <t>Hit</t>
         </is>
       </c>
-      <c r="J22" s="2" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="K22" s="2" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="L22" s="2" t="inlineStr">
         <is>
           <t>-</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="n">
         <v>22</v>
       </c>
       <c r="B23" t="inlineStr">
         <is>
           <t>HT085_RS00355</t>
         </is>
       </c>
       <c r="C23" t="inlineStr">
         <is>
           <t>isoleucine--tRNA ligase</t>
         </is>
       </c>
       <c r="D23" t="inlineStr">
         <is>
           <t>ileS</t>
         </is>
       </c>
       <c r="E23" t="inlineStr">
         <is>
-          <t>ColabFold</t>
+          <t>ColabFold model</t>
         </is>
       </c>
       <c r="F23" t="inlineStr">
         <is>
           <t>-</t>
         </is>
       </c>
       <c r="G23" t="inlineStr">
         <is>
           <t>GO:0005524, GO:0002161</t>
         </is>
       </c>
       <c r="H23" t="inlineStr">
         <is>
-          <t>-</t>
+          <t>No metabolic model</t>
         </is>
       </c>
       <c r="I23" t="inlineStr">
         <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="J23" t="inlineStr">
+        <is>
           <t>Hit</t>
         </is>
       </c>
-      <c r="J23" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="K23" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="L23" t="inlineStr">
         <is>
           <t>-</t>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24" s="2" t="n">
         <v>23</v>
       </c>
       <c r="B24" s="2" t="inlineStr">
         <is>
           <t>HT085_RS00005</t>
         </is>
       </c>
       <c r="C24" s="2" t="inlineStr">
         <is>
           <t>chromosomal replication initiator protein DnaA</t>
         </is>
       </c>
       <c r="D24" s="2" t="inlineStr">
         <is>
           <t>dnaA</t>
         </is>
       </c>
       <c r="E24" s="2" t="inlineStr">
         <is>
-          <t>AlphaFold</t>
+          <t>AlphaFold DB model</t>
         </is>
       </c>
       <c r="F24" s="2" t="inlineStr">
         <is>
           <t>-</t>
         </is>
       </c>
       <c r="G24" s="2" t="inlineStr">
         <is>
           <t>GO:0006270, GO:0016887, GO:0003688</t>
         </is>
       </c>
       <c r="H24" s="2" t="inlineStr">
         <is>
-          <t>-</t>
+          <t>No metabolic model</t>
         </is>
       </c>
       <c r="I24" s="2" t="inlineStr">
         <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="J24" s="2" t="inlineStr">
+        <is>
           <t>No hit</t>
         </is>
       </c>
-      <c r="J24" s="2" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="K24" s="2" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="L24" s="2" t="inlineStr">
         <is>
           <t>-</t>
         </is>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="n">
         <v>24</v>
       </c>
       <c r="B25" t="inlineStr">
         <is>
           <t>HT085_RS00010</t>
         </is>
       </c>
       <c r="C25" t="inlineStr">
         <is>
           <t>DNA polymerase III subunit beta</t>
         </is>
       </c>
       <c r="D25" t="inlineStr">
         <is>
           <t>dnaN</t>
         </is>
       </c>
       <c r="E25" t="inlineStr">
         <is>
-          <t>AlphaFold</t>
+          <t>AlphaFold DB model</t>
         </is>
       </c>
       <c r="F25" t="inlineStr">
         <is>
           <t>-</t>
         </is>
       </c>
       <c r="G25" t="inlineStr">
         <is>
           <t>GO:0009360, GO:0003887, GO:0008408</t>
         </is>
       </c>
       <c r="H25" t="inlineStr">
         <is>
-          <t>-</t>
+          <t>No metabolic model</t>
         </is>
       </c>
       <c r="I25" t="inlineStr">
         <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="J25" t="inlineStr">
+        <is>
           <t>No hit</t>
         </is>
       </c>
-      <c r="J25" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="K25" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="L25" t="inlineStr">
         <is>
           <t>-</t>
         </is>
       </c>
     </row>
     <row r="26">
       <c r="A26" s="2" t="n">
         <v>25</v>
       </c>
       <c r="B26" s="2" t="inlineStr">
         <is>
           <t>HT085_RS00015</t>
         </is>
       </c>
       <c r="C26" s="2" t="inlineStr">
         <is>
           <t>polyphosphate kinase 1</t>
         </is>
       </c>
       <c r="D26" s="2" t="inlineStr">
         <is>
           <t>ppk, ppk1</t>
         </is>
       </c>
       <c r="E26" s="2" t="inlineStr">
         <is>
-          <t>AlphaFold</t>
+          <t>AlphaFold DB model</t>
         </is>
       </c>
       <c r="F26" s="2" t="inlineStr">
         <is>
           <t>2.7.4.1</t>
         </is>
       </c>
       <c r="G26" s="2" t="inlineStr">
         <is>
           <t>GO:0008976, GO:0009358, GO:0006799</t>
         </is>
       </c>
       <c r="H26" s="2" t="inlineStr">
         <is>
-          <t>-</t>
+          <t>No metabolic model</t>
         </is>
       </c>
       <c r="I26" s="2" t="inlineStr">
         <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="J26" s="2" t="inlineStr">
+        <is>
           <t>No hit</t>
         </is>
       </c>
-      <c r="J26" s="2" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="K26" s="2" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="L26" s="2" t="inlineStr">
         <is>
           <t>-</t>
         </is>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="n">
         <v>26</v>
       </c>
       <c r="B27" t="inlineStr">
         <is>
           <t>HT085_RS00020</t>
         </is>
       </c>
       <c r="C27" t="inlineStr">
         <is>
           <t>hypothetical protein</t>
         </is>
       </c>
       <c r="D27" t="inlineStr">
         <is>
           <t>-</t>
         </is>
       </c>
       <c r="E27" t="inlineStr">
         <is>
-          <t>AlphaFold</t>
+          <t>AlphaFold DB model</t>
         </is>
       </c>
       <c r="F27" t="inlineStr">
         <is>
           <t>-</t>
         </is>
       </c>
       <c r="G27" t="inlineStr">
         <is>
           <t>-</t>
         </is>
       </c>
       <c r="H27" t="inlineStr">
         <is>
-          <t>-</t>
+          <t>No metabolic model</t>
         </is>
       </c>
       <c r="I27" t="inlineStr">
         <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="J27" t="inlineStr">
+        <is>
           <t>No hit</t>
         </is>
       </c>
-      <c r="J27" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="K27" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="L27" t="inlineStr">
         <is>
           <t>-</t>
         </is>
       </c>
     </row>
     <row r="28">
       <c r="A28" s="2" t="n">
         <v>27</v>
       </c>
       <c r="B28" s="2" t="inlineStr">
         <is>
           <t>HT085_RS00035</t>
         </is>
       </c>
       <c r="C28" s="2" t="inlineStr">
         <is>
           <t>DpnI domain-containing protein</t>
         </is>
       </c>
       <c r="D28" s="2" t="inlineStr">
         <is>
           <t>dpnC</t>
         </is>
       </c>
       <c r="E28" s="2" t="inlineStr">
         <is>
-          <t>AlphaFold</t>
+          <t>AlphaFold DB model</t>
         </is>
       </c>
       <c r="F28" s="2" t="inlineStr">
         <is>
           <t>-</t>
         </is>
       </c>
       <c r="G28" s="2" t="inlineStr">
         <is>
           <t>-</t>
         </is>
       </c>
       <c r="H28" s="2" t="inlineStr">
         <is>
-          <t>-</t>
+          <t>No metabolic model</t>
         </is>
       </c>
       <c r="I28" s="2" t="inlineStr">
         <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="J28" s="2" t="inlineStr">
+        <is>
           <t>No hit</t>
         </is>
       </c>
-      <c r="J28" s="2" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="K28" s="2" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="L28" s="2" t="inlineStr">
         <is>
           <t>-</t>
         </is>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="n">
         <v>28</v>
       </c>
       <c r="B29" t="inlineStr">
         <is>
           <t>HT085_RS00060</t>
         </is>
       </c>
       <c r="C29" t="inlineStr">
         <is>
           <t>helix-turn-helix domain-containing protein</t>
         </is>
       </c>
       <c r="D29" t="inlineStr">
         <is>
           <t>-</t>
         </is>
       </c>
       <c r="E29" t="inlineStr">
         <is>
-          <t>ColabFold</t>
+          <t>ColabFold model</t>
         </is>
       </c>
       <c r="F29" t="inlineStr">
         <is>
           <t>-</t>
         </is>
       </c>
       <c r="G29" t="inlineStr">
         <is>
           <t>GO:0003677</t>
         </is>
       </c>
       <c r="H29" t="inlineStr">
         <is>
-          <t>-</t>
+          <t>No metabolic model</t>
         </is>
       </c>
       <c r="I29" t="inlineStr">
         <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="J29" t="inlineStr">
+        <is>
           <t>No hit</t>
         </is>
       </c>
-      <c r="J29" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="K29" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="L29" t="inlineStr">
         <is>
           <t>-</t>
         </is>
       </c>
     </row>
     <row r="30">
       <c r="A30" s="2" t="n">
         <v>29</v>
       </c>
       <c r="B30" s="2" t="inlineStr">
         <is>
           <t>HT085_RS00080</t>
         </is>
       </c>
       <c r="C30" s="2" t="inlineStr">
         <is>
           <t>preprotein translocase subunit SecG</t>
         </is>
       </c>
       <c r="D30" s="2" t="inlineStr">
         <is>
           <t>secG</t>
         </is>
       </c>
       <c r="E30" s="2" t="inlineStr">
         <is>
-          <t>AlphaFold</t>
+          <t>AlphaFold DB model</t>
         </is>
       </c>
       <c r="F30" s="2" t="inlineStr">
         <is>
           <t>-</t>
         </is>
       </c>
       <c r="G30" s="2" t="inlineStr">
         <is>
           <t>GO:0009306, GO:0015450, GO:0005886</t>
         </is>
       </c>
       <c r="H30" s="2" t="inlineStr">
         <is>
-          <t>-</t>
+          <t>No metabolic model</t>
         </is>
       </c>
       <c r="I30" s="2" t="inlineStr">
         <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="J30" s="2" t="inlineStr">
+        <is>
           <t>No hit</t>
         </is>
       </c>
-      <c r="J30" s="2" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="K30" s="2" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="L30" s="2" t="inlineStr">
         <is>
           <t>-</t>
         </is>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="n">
         <v>30</v>
       </c>
       <c r="B31" t="inlineStr">
         <is>
           <t>HT085_RS00090</t>
         </is>
       </c>
       <c r="C31" t="inlineStr">
         <is>
           <t>GAF domain-containing protein</t>
         </is>
       </c>
       <c r="D31" t="inlineStr">
         <is>
           <t>ytsP, msrC</t>
         </is>
       </c>
       <c r="E31" t="inlineStr">
         <is>
-          <t>AlphaFold</t>
+          <t>AlphaFold DB model</t>
         </is>
       </c>
       <c r="F31" t="inlineStr">
         <is>
           <t>1.8.4.14</t>
         </is>
       </c>
       <c r="G31" t="inlineStr">
         <is>
           <t>GO:0005829, GO:0033745</t>
         </is>
       </c>
       <c r="H31" t="inlineStr">
         <is>
-          <t>-</t>
+          <t>No metabolic model</t>
         </is>
       </c>
       <c r="I31" t="inlineStr">
         <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="J31" t="inlineStr">
+        <is>
           <t>No hit</t>
         </is>
       </c>
-      <c r="J31" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="K31" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="L31" t="inlineStr">
         <is>
           <t>-</t>
         </is>
       </c>
     </row>
     <row r="32">
       <c r="A32" s="2" t="n">
         <v>31</v>
       </c>
       <c r="B32" s="2" t="inlineStr">
         <is>
           <t>HT085_RS00105</t>
         </is>
       </c>
       <c r="C32" s="2" t="inlineStr">
         <is>
           <t>TonB-dependent iron piracy receptor TdfF</t>
         </is>
       </c>
       <c r="D32" s="2" t="inlineStr">
         <is>
           <t>tdfF</t>
         </is>
       </c>
       <c r="E32" s="2" t="inlineStr">
         <is>
-          <t>ColabFold</t>
+          <t>ColabFold model</t>
         </is>
       </c>
       <c r="F32" s="2" t="inlineStr">
         <is>
           <t>-</t>
         </is>
       </c>
       <c r="G32" s="2" t="inlineStr">
         <is>
           <t>-</t>
         </is>
       </c>
       <c r="H32" s="2" t="inlineStr">
         <is>
-          <t>-</t>
+          <t>No metabolic model</t>
         </is>
       </c>
       <c r="I32" s="2" t="inlineStr">
         <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="J32" s="2" t="inlineStr">
+        <is>
           <t>No hit</t>
         </is>
       </c>
-      <c r="J32" s="2" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="K32" s="2" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="L32" s="2" t="inlineStr">
         <is>
           <t>-</t>
         </is>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="n">
         <v>32</v>
       </c>
       <c r="B33" t="inlineStr">
         <is>
           <t>HT085_RS00110</t>
         </is>
       </c>
       <c r="C33" t="inlineStr">
         <is>
           <t>cupin domain-containing protein</t>
         </is>
       </c>
       <c r="D33" t="inlineStr">
         <is>
           <t>-</t>
         </is>
       </c>
       <c r="E33" t="inlineStr">
         <is>
-          <t>AlphaFold</t>
+          <t>AlphaFold DB model</t>
         </is>
       </c>
       <c r="F33" t="inlineStr">
         <is>
           <t>-</t>
         </is>
       </c>
       <c r="G33" t="inlineStr">
         <is>
           <t>-</t>
         </is>
       </c>
       <c r="H33" t="inlineStr">
         <is>
-          <t>-</t>
+          <t>No metabolic model</t>
         </is>
       </c>
       <c r="I33" t="inlineStr">
         <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="J33" t="inlineStr">
+        <is>
           <t>No hit</t>
         </is>
       </c>
-      <c r="J33" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="K33" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="L33" t="inlineStr">
         <is>
           <t>-</t>
         </is>
       </c>
     </row>
     <row r="34">
       <c r="A34" s="2" t="n">
         <v>33</v>
       </c>
       <c r="B34" s="2" t="inlineStr">
         <is>
           <t>HT085_RS00115</t>
         </is>
       </c>
       <c r="C34" s="2" t="inlineStr">
         <is>
           <t>siderophore ABC transporter substrate-binding protein</t>
         </is>
       </c>
       <c r="D34" s="2" t="inlineStr">
         <is>
           <t>-</t>
         </is>
       </c>
       <c r="E34" s="2" t="inlineStr">
         <is>
-          <t>AlphaFold</t>
+          <t>AlphaFold DB model</t>
         </is>
       </c>
       <c r="F34" s="2" t="inlineStr">
         <is>
           <t>-</t>
         </is>
       </c>
       <c r="G34" s="2" t="inlineStr">
         <is>
           <t>GO:0030288, GO:1901678</t>
         </is>
       </c>
       <c r="H34" s="2" t="inlineStr">
         <is>
-          <t>-</t>
+          <t>No metabolic model</t>
         </is>
       </c>
       <c r="I34" s="2" t="inlineStr">
         <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="J34" s="2" t="inlineStr">
+        <is>
           <t>No hit</t>
         </is>
       </c>
-      <c r="J34" s="2" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="K34" s="2" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="L34" s="2" t="inlineStr">
         <is>
           <t>-</t>
         </is>
       </c>
     </row>
     <row r="35">
       <c r="A35" t="n">
         <v>34</v>
       </c>
       <c r="B35" t="inlineStr">
         <is>
           <t>HT085_RS00120</t>
         </is>
       </c>
       <c r="C35" t="inlineStr">
         <is>
           <t>helix-turn-helix transcriptional regulator</t>
         </is>
       </c>
       <c r="D35" t="inlineStr">
         <is>
           <t>-</t>
         </is>
       </c>
       <c r="E35" t="inlineStr">
         <is>
-          <t>ColabFold</t>
+          <t>ColabFold model</t>
         </is>
       </c>
       <c r="F35" t="inlineStr">
         <is>
           <t>-</t>
         </is>
       </c>
       <c r="G35" t="inlineStr">
         <is>
           <t>GO:0003700</t>
         </is>
       </c>
       <c r="H35" t="inlineStr">
         <is>
-          <t>-</t>
+          <t>No metabolic model</t>
         </is>
       </c>
       <c r="I35" t="inlineStr">
         <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="J35" t="inlineStr">
+        <is>
           <t>No hit</t>
         </is>
       </c>
-      <c r="J35" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="K35" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="L35" t="inlineStr">
         <is>
           <t>-</t>
         </is>
       </c>
     </row>
     <row r="36">
       <c r="A36" s="2" t="n">
         <v>35</v>
       </c>
       <c r="B36" s="2" t="inlineStr">
         <is>
           <t>HT085_RS00130</t>
         </is>
       </c>
       <c r="C36" s="2" t="inlineStr">
         <is>
           <t>amino-acid N-acetyltransferase</t>
         </is>
       </c>
       <c r="D36" s="2" t="inlineStr">
         <is>
           <t>argA</t>
         </is>
       </c>
       <c r="E36" s="2" t="inlineStr">
         <is>
-          <t>AlphaFold</t>
+          <t>AlphaFold DB model</t>
         </is>
       </c>
       <c r="F36" s="2" t="inlineStr">
         <is>
           <t>2.3.1.1</t>
         </is>
       </c>
       <c r="G36" s="2" t="inlineStr">
         <is>
           <t>GO:0016747, GO:0005737, GO:0006526</t>
         </is>
       </c>
       <c r="H36" s="2" t="inlineStr">
         <is>
-          <t>-</t>
+          <t>No metabolic model</t>
         </is>
       </c>
       <c r="I36" s="2" t="inlineStr">
         <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="J36" s="2" t="inlineStr">
+        <is>
           <t>No hit</t>
         </is>
       </c>
-      <c r="J36" s="2" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="K36" s="2" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="L36" s="2" t="inlineStr">
         <is>
           <t>-</t>
         </is>
       </c>
     </row>
     <row r="37">
       <c r="A37" t="n">
         <v>36</v>
       </c>
       <c r="B37" t="inlineStr">
         <is>
           <t>HT085_RS00135</t>
         </is>
       </c>
       <c r="C37" t="inlineStr">
         <is>
           <t>MJ0042-type zinc finger domain-containing protein</t>
         </is>
       </c>
       <c r="D37" t="inlineStr">
         <is>
           <t>-</t>
         </is>
       </c>
       <c r="E37" t="inlineStr">
         <is>
-          <t>AlphaFold</t>
+          <t>AlphaFold DB model</t>
         </is>
       </c>
       <c r="F37" t="inlineStr">
         <is>
           <t>-</t>
         </is>
       </c>
       <c r="G37" t="inlineStr">
         <is>
           <t>-</t>
         </is>
       </c>
       <c r="H37" t="inlineStr">
         <is>
-          <t>-</t>
+          <t>No metabolic model</t>
         </is>
       </c>
       <c r="I37" t="inlineStr">
         <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="J37" t="inlineStr">
+        <is>
           <t>No hit</t>
         </is>
       </c>
-      <c r="J37" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="K37" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="L37" t="inlineStr">
         <is>
           <t>-</t>
         </is>
       </c>
     </row>
     <row r="38">
       <c r="A38" s="2" t="n">
         <v>37</v>
       </c>
       <c r="B38" s="2" t="inlineStr">
         <is>
           <t>HT085_RS00145</t>
         </is>
       </c>
       <c r="C38" s="2" t="inlineStr">
         <is>
           <t>uracil-DNA glycosylase family protein</t>
         </is>
       </c>
       <c r="D38" s="2" t="inlineStr">
         <is>
           <t>-</t>
         </is>
       </c>
       <c r="E38" s="2" t="inlineStr">
         <is>
-          <t>AlphaFold</t>
+          <t>AlphaFold DB model</t>
         </is>
       </c>
       <c r="F38" s="2" t="inlineStr">
         <is>
           <t>-</t>
         </is>
       </c>
       <c r="G38" s="2" t="inlineStr">
         <is>
           <t>-</t>
         </is>
       </c>
       <c r="H38" s="2" t="inlineStr">
         <is>
-          <t>-</t>
+          <t>No metabolic model</t>
         </is>
       </c>
       <c r="I38" s="2" t="inlineStr">
         <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="J38" s="2" t="inlineStr">
+        <is>
           <t>No hit</t>
         </is>
       </c>
-      <c r="J38" s="2" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="K38" s="2" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="L38" s="2" t="inlineStr">
         <is>
           <t>-</t>
         </is>
       </c>
     </row>
     <row r="39">
       <c r="A39" t="n">
         <v>38</v>
       </c>
       <c r="B39" t="inlineStr">
         <is>
           <t>HT085_RS00150</t>
         </is>
       </c>
       <c r="C39" t="inlineStr">
         <is>
           <t>ribosomal protein S18-alanine N-acetyltransferase</t>
         </is>
       </c>
       <c r="D39" t="inlineStr">
         <is>
           <t>rimI</t>
         </is>
       </c>
       <c r="E39" t="inlineStr">
         <is>
-          <t>ColabFold</t>
+          <t>ColabFold model</t>
         </is>
       </c>
       <c r="F39" t="inlineStr">
         <is>
           <t>-</t>
         </is>
       </c>
       <c r="G39" t="inlineStr">
         <is>
           <t>GO:0016747</t>
         </is>
       </c>
       <c r="H39" t="inlineStr">
         <is>
-          <t>-</t>
+          <t>No metabolic model</t>
         </is>
       </c>
       <c r="I39" t="inlineStr">
         <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="J39" t="inlineStr">
+        <is>
           <t>No hit</t>
         </is>
       </c>
-      <c r="J39" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="K39" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="L39" t="inlineStr">
         <is>
           <t>-</t>
         </is>
       </c>
     </row>
     <row r="40">
       <c r="A40" s="2" t="n">
         <v>39</v>
       </c>
       <c r="B40" s="2" t="inlineStr">
         <is>
           <t>HT085_RS00155</t>
         </is>
       </c>
       <c r="C40" s="2" t="inlineStr">
         <is>
           <t>tRNA (adenosine(37)-N6)-threonylcarbamoyltransferase complex dimerization subunit type 1 TsaB</t>
         </is>
       </c>
       <c r="D40" s="2" t="inlineStr">
         <is>
           <t>tsaB, yeaZ</t>
         </is>
       </c>
       <c r="E40" s="2" t="inlineStr">
         <is>
-          <t>AlphaFold</t>
+          <t>AlphaFold DB model</t>
         </is>
       </c>
       <c r="F40" s="2" t="inlineStr">
         <is>
           <t>-</t>
         </is>
       </c>
       <c r="G40" s="2" t="inlineStr">
         <is>
           <t>GO:0002949, GO:0005829</t>
         </is>
       </c>
       <c r="H40" s="2" t="inlineStr">
         <is>
-          <t>-</t>
+          <t>No metabolic model</t>
         </is>
       </c>
       <c r="I40" s="2" t="inlineStr">
         <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="J40" s="2" t="inlineStr">
+        <is>
           <t>No hit</t>
         </is>
       </c>
-      <c r="J40" s="2" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="K40" s="2" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="L40" s="2" t="inlineStr">
         <is>
           <t>-</t>
         </is>
       </c>
     </row>
     <row r="41">
       <c r="A41" t="n">
         <v>40</v>
       </c>
       <c r="B41" t="inlineStr">
         <is>
           <t>HT085_RS00160</t>
         </is>
       </c>
       <c r="C41" t="inlineStr">
         <is>
           <t>factor H-binding protein</t>
         </is>
       </c>
       <c r="D41" t="inlineStr">
         <is>
           <t>-</t>
         </is>
       </c>
       <c r="E41" t="inlineStr">
         <is>
-          <t>ColabFold</t>
+          <t>ColabFold model</t>
         </is>
       </c>
       <c r="F41" t="inlineStr">
         <is>
           <t>-</t>
         </is>
       </c>
       <c r="G41" t="inlineStr">
         <is>
           <t>-</t>
         </is>
       </c>
       <c r="H41" t="inlineStr">
         <is>
-          <t>-</t>
+          <t>No metabolic model</t>
         </is>
       </c>
       <c r="I41" t="inlineStr">
         <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="J41" t="inlineStr">
+        <is>
           <t>No hit</t>
         </is>
       </c>
-      <c r="J41" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="K41" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="L41" t="inlineStr">
         <is>
           <t>-</t>
         </is>
       </c>
     </row>
     <row r="42">
       <c r="A42" s="2" t="n">
         <v>41</v>
       </c>
       <c r="B42" s="2" t="inlineStr">
         <is>
           <t>HT085_RS00165</t>
         </is>
       </c>
       <c r="C42" s="2" t="inlineStr">
         <is>
           <t>class II fructose-bisphosphate aldolase</t>
         </is>
       </c>
       <c r="D42" s="2" t="inlineStr">
         <is>
           <t>fda, fba</t>
         </is>
       </c>
       <c r="E42" s="2" t="inlineStr">
         <is>
-          <t>Experimental + AlphaFold</t>
+          <t>Experimental + AlphaFold DB model</t>
         </is>
       </c>
       <c r="F42" s="2" t="inlineStr">
         <is>
           <t>4.1.2.13</t>
         </is>
       </c>
       <c r="G42" s="2" t="inlineStr">
         <is>
           <t>GO:0004332, GO:0008270, GO:0006096</t>
         </is>
       </c>
       <c r="H42" s="2" t="inlineStr">
         <is>
-          <t>-</t>
+          <t>No metabolic model</t>
         </is>
       </c>
       <c r="I42" s="2" t="inlineStr">
         <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="J42" s="2" t="inlineStr">
+        <is>
           <t>No hit</t>
         </is>
       </c>
-      <c r="J42" s="2" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="K42" s="2" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="L42" s="2" t="inlineStr">
         <is>
           <t>-</t>
         </is>
       </c>
     </row>
     <row r="43">
       <c r="A43" t="n">
         <v>42</v>
       </c>
       <c r="B43" t="inlineStr">
         <is>
           <t>HT085_RS00170</t>
         </is>
       </c>
       <c r="C43" t="inlineStr">
         <is>
           <t>tyrosine recombinase XerC</t>
         </is>
       </c>
       <c r="D43" t="inlineStr">
         <is>
           <t>xerC</t>
         </is>
       </c>
       <c r="E43" t="inlineStr">
         <is>
-          <t>AlphaFold</t>
+          <t>AlphaFold DB model</t>
         </is>
       </c>
       <c r="F43" t="inlineStr">
         <is>
           <t>-</t>
         </is>
       </c>
       <c r="G43" t="inlineStr">
         <is>
           <t>GO:0051301, GO:0007059, GO:0003677</t>
         </is>
       </c>
       <c r="H43" t="inlineStr">
         <is>
-          <t>-</t>
+          <t>No metabolic model</t>
         </is>
       </c>
       <c r="I43" t="inlineStr">
         <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="J43" t="inlineStr">
+        <is>
           <t>No hit</t>
         </is>
       </c>
-      <c r="J43" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="K43" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="L43" t="inlineStr">
         <is>
           <t>-</t>
         </is>
       </c>
     </row>
     <row r="44">
       <c r="A44" s="2" t="n">
         <v>43</v>
       </c>
       <c r="B44" s="2" t="inlineStr">
         <is>
           <t>HT085_RS00180</t>
         </is>
       </c>
       <c r="C44" s="2" t="inlineStr">
         <is>
           <t>hypothetical protein</t>
         </is>
       </c>
       <c r="D44" s="2" t="inlineStr">
         <is>
           <t>-</t>
         </is>
       </c>
       <c r="E44" s="2" t="inlineStr">
         <is>
-          <t>ColabFold</t>
+          <t>ColabFold model</t>
         </is>
       </c>
       <c r="F44" s="2" t="inlineStr">
         <is>
           <t>-</t>
         </is>
       </c>
       <c r="G44" s="2" t="inlineStr">
         <is>
           <t>-</t>
         </is>
       </c>
       <c r="H44" s="2" t="inlineStr">
         <is>
-          <t>-</t>
+          <t>No metabolic model</t>
         </is>
       </c>
       <c r="I44" s="2" t="inlineStr">
         <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="J44" s="2" t="inlineStr">
+        <is>
           <t>No hit</t>
         </is>
       </c>
-      <c r="J44" s="2" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="K44" s="2" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="L44" s="2" t="inlineStr">
         <is>
           <t>-</t>
         </is>
       </c>
     </row>
     <row r="45">
       <c r="A45" t="n">
         <v>44</v>
       </c>
       <c r="B45" t="inlineStr">
         <is>
           <t>HT085_RS00235</t>
         </is>
       </c>
       <c r="C45" t="inlineStr">
         <is>
           <t>hypothetical protein</t>
         </is>
       </c>
       <c r="D45" t="inlineStr">
         <is>
           <t>-</t>
         </is>
       </c>
       <c r="E45" t="inlineStr">
         <is>
-          <t>AlphaFold</t>
+          <t>AlphaFold DB model</t>
         </is>
       </c>
       <c r="F45" t="inlineStr">
         <is>
           <t>-</t>
         </is>
       </c>
       <c r="G45" t="inlineStr">
         <is>
           <t>-</t>
         </is>
       </c>
       <c r="H45" t="inlineStr">
         <is>
-          <t>-</t>
+          <t>No metabolic model</t>
         </is>
       </c>
       <c r="I45" t="inlineStr">
         <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="J45" t="inlineStr">
+        <is>
           <t>No hit</t>
         </is>
       </c>
-      <c r="J45" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="K45" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="L45" t="inlineStr">
         <is>
           <t>-</t>
         </is>
       </c>
     </row>
     <row r="46">
       <c r="A46" s="2" t="n">
         <v>45</v>
       </c>
       <c r="B46" s="2" t="inlineStr">
         <is>
           <t>HT085_RS00240</t>
         </is>
       </c>
       <c r="C46" s="2" t="inlineStr">
         <is>
           <t>tRNA preQ1(34) S-adenosylmethionine ribosyltransferase-isomerase QueA</t>
         </is>
       </c>
       <c r="D46" s="2" t="inlineStr">
         <is>
           <t>queA</t>
         </is>
       </c>
       <c r="E46" s="2" t="inlineStr">
         <is>
-          <t>AlphaFold</t>
+          <t>AlphaFold DB model</t>
         </is>
       </c>
       <c r="F46" s="2" t="inlineStr">
         <is>
           <t>2.4.99.17</t>
         </is>
       </c>
       <c r="G46" s="2" t="inlineStr">
         <is>
           <t>GO:0005737, GO:0051075, GO:0008616</t>
         </is>
       </c>
       <c r="H46" s="2" t="inlineStr">
         <is>
-          <t>-</t>
+          <t>No metabolic model</t>
         </is>
       </c>
       <c r="I46" s="2" t="inlineStr">
         <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="J46" s="2" t="inlineStr">
+        <is>
           <t>No hit</t>
         </is>
       </c>
-      <c r="J46" s="2" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="K46" s="2" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="L46" s="2" t="inlineStr">
         <is>
           <t>-</t>
         </is>
       </c>
     </row>
     <row r="47">
       <c r="A47" t="n">
         <v>46</v>
       </c>
       <c r="B47" t="inlineStr">
         <is>
           <t>HT085_RS00250</t>
         </is>
       </c>
       <c r="C47" t="inlineStr">
         <is>
           <t>hypothetical protein</t>
         </is>
       </c>
       <c r="D47" t="inlineStr">
         <is>
           <t>-</t>
         </is>
       </c>
       <c r="E47" t="inlineStr">
         <is>
-          <t>AlphaFold</t>
+          <t>AlphaFold DB model</t>
         </is>
       </c>
       <c r="F47" t="inlineStr">
         <is>
           <t>-</t>
         </is>
       </c>
       <c r="G47" t="inlineStr">
         <is>
           <t>-</t>
         </is>
       </c>
       <c r="H47" t="inlineStr">
         <is>
-          <t>-</t>
+          <t>No metabolic model</t>
         </is>
       </c>
       <c r="I47" t="inlineStr">
         <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="J47" t="inlineStr">
+        <is>
           <t>No hit</t>
         </is>
       </c>
-      <c r="J47" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="K47" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="L47" t="inlineStr">
         <is>
           <t>-</t>
         </is>
       </c>
     </row>
     <row r="48">
       <c r="A48" s="2" t="n">
         <v>47</v>
       </c>
       <c r="B48" s="2" t="inlineStr">
         <is>
           <t>HT085_RS00255</t>
         </is>
       </c>
       <c r="C48" s="2" t="inlineStr">
         <is>
           <t>ComF family protein</t>
         </is>
       </c>
       <c r="D48" s="2" t="inlineStr">
         <is>
           <t>-</t>
         </is>
       </c>
       <c r="E48" s="2" t="inlineStr">
         <is>
-          <t>AlphaFold</t>
+          <t>AlphaFold DB model</t>
         </is>
       </c>
       <c r="F48" s="2" t="inlineStr">
         <is>
           <t>-</t>
         </is>
       </c>
       <c r="G48" s="2" t="inlineStr">
         <is>
           <t>GO:0016757</t>
         </is>
       </c>
       <c r="H48" s="2" t="inlineStr">
         <is>
-          <t>-</t>
+          <t>No metabolic model</t>
         </is>
       </c>
       <c r="I48" s="2" t="inlineStr">
         <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="J48" s="2" t="inlineStr">
+        <is>
           <t>No hit</t>
         </is>
       </c>
-      <c r="J48" s="2" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="K48" s="2" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="L48" s="2" t="inlineStr">
         <is>
           <t>-</t>
         </is>
       </c>
     </row>
     <row r="49">
       <c r="A49" t="n">
         <v>48</v>
       </c>
       <c r="B49" t="inlineStr">
         <is>
           <t>HT085_RS00260</t>
         </is>
       </c>
       <c r="C49" t="inlineStr">
         <is>
           <t>endonuclease domain-containing protein</t>
         </is>
       </c>
       <c r="D49" t="inlineStr">
         <is>
           <t>-</t>
         </is>
       </c>
       <c r="E49" t="inlineStr">
         <is>
-          <t>Experimental + AlphaFold</t>
+          <t>Experimental + AlphaFold DB model</t>
         </is>
       </c>
       <c r="F49" t="inlineStr">
         <is>
           <t>-</t>
         </is>
       </c>
       <c r="G49" t="inlineStr">
         <is>
           <t>-</t>
         </is>
       </c>
       <c r="H49" t="inlineStr">
         <is>
-          <t>-</t>
+          <t>No metabolic model</t>
         </is>
       </c>
       <c r="I49" t="inlineStr">
         <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="J49" t="inlineStr">
+        <is>
           <t>No hit</t>
         </is>
       </c>
-      <c r="J49" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="K49" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="L49" t="inlineStr">
         <is>
           <t>-</t>
         </is>
       </c>
     </row>
     <row r="50">
       <c r="A50" s="2" t="n">
         <v>49</v>
       </c>
       <c r="B50" s="2" t="inlineStr">
         <is>
           <t>HT085_RS00275</t>
         </is>
       </c>
       <c r="C50" s="2" t="inlineStr">
         <is>
           <t>PilC family type IV pilus tip adhesin</t>
         </is>
       </c>
       <c r="D50" s="2" t="inlineStr">
         <is>
           <t>pilC</t>
         </is>
       </c>
       <c r="E50" s="2" t="inlineStr">
         <is>
-          <t>ColabFold</t>
+          <t>ColabFold model</t>
         </is>
       </c>
       <c r="F50" s="2" t="inlineStr">
         <is>
           <t>-</t>
         </is>
       </c>
       <c r="G50" s="2" t="inlineStr">
         <is>
           <t>-</t>
         </is>
       </c>
       <c r="H50" s="2" t="inlineStr">
         <is>
-          <t>-</t>
+          <t>No metabolic model</t>
         </is>
       </c>
       <c r="I50" s="2" t="inlineStr">
         <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="J50" s="2" t="inlineStr">
+        <is>
           <t>No hit</t>
         </is>
       </c>
-      <c r="J50" s="2" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="K50" s="2" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="L50" s="2" t="inlineStr">
         <is>
           <t>-</t>
         </is>
       </c>
     </row>
     <row r="51">
       <c r="A51" t="n">
         <v>50</v>
       </c>
       <c r="B51" t="inlineStr">
         <is>
           <t>HT085_RS00290</t>
         </is>
       </c>
       <c r="C51" t="inlineStr">
         <is>
           <t>protein disulfide oxidoreductase</t>
         </is>
       </c>
       <c r="D51" t="inlineStr">
         <is>
-          <t>resA_1, resA_3</t>
+          <t>resA_3, resA_1</t>
         </is>
       </c>
       <c r="E51" t="inlineStr">
         <is>
-          <t>AlphaFold</t>
+          <t>AlphaFold DB model</t>
         </is>
       </c>
       <c r="F51" t="inlineStr">
         <is>
           <t>-</t>
         </is>
       </c>
       <c r="G51" t="inlineStr">
         <is>
           <t>GO:0016491, GO:0016209</t>
         </is>
       </c>
       <c r="H51" t="inlineStr">
         <is>
-          <t>-</t>
+          <t>No metabolic model</t>
         </is>
       </c>
       <c r="I51" t="inlineStr">
         <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="J51" t="inlineStr">
+        <is>
           <t>No hit</t>
         </is>
       </c>
-      <c r="J51" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="K51" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="L51" t="inlineStr">
         <is>
           <t>-</t>
         </is>
       </c>
     </row>
     <row r="52">
       <c r="A52" s="2" t="n">
         <v>51</v>
       </c>
       <c r="B52" s="2" t="inlineStr">
         <is>
           <t>HT085_RS00295</t>
         </is>
       </c>
       <c r="C52" s="2" t="inlineStr">
         <is>
           <t>MarR family adhesin repressor NadR</t>
         </is>
       </c>
       <c r="D52" s="2" t="inlineStr">
         <is>
-          <t>hpcR, ohrR, nadR, farR, marR1</t>
+          <t>hpcR, farR, nadR, marR1, ohrR</t>
         </is>
       </c>
       <c r="E52" s="2" t="inlineStr">
         <is>
-          <t>AlphaFold</t>
+          <t>AlphaFold DB model</t>
         </is>
       </c>
       <c r="F52" s="2" t="inlineStr">
         <is>
           <t>-</t>
         </is>
       </c>
       <c r="G52" s="2" t="inlineStr">
         <is>
           <t>GO:0003677, GO:0003700, GO:0045892</t>
         </is>
       </c>
       <c r="H52" s="2" t="inlineStr">
         <is>
-          <t>-</t>
+          <t>No metabolic model</t>
         </is>
       </c>
       <c r="I52" s="2" t="inlineStr">
         <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="J52" s="2" t="inlineStr">
+        <is>
           <t>No hit</t>
         </is>
       </c>
-      <c r="J52" s="2" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="K52" s="2" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="L52" s="2" t="inlineStr">
         <is>
           <t>-</t>
         </is>
       </c>
     </row>
     <row r="53">
       <c r="A53" t="n">
         <v>52</v>
       </c>
       <c r="B53" t="inlineStr">
         <is>
           <t>HT085_RS00300</t>
         </is>
       </c>
       <c r="C53" t="inlineStr">
         <is>
           <t>4-hydroxyphenylacetate 3-monooxygenase, reductase component</t>
         </is>
       </c>
       <c r="D53" t="inlineStr">
         <is>
           <t>hpaC</t>
         </is>
       </c>
       <c r="E53" t="inlineStr">
         <is>
-          <t>AlphaFold</t>
+          <t>AlphaFold DB model</t>
         </is>
       </c>
       <c r="F53" t="inlineStr">
         <is>
           <t>-</t>
         </is>
       </c>
       <c r="G53" t="inlineStr">
         <is>
           <t>GO:0051287, GO:0016651, GO:0010181</t>
         </is>
       </c>
       <c r="H53" t="inlineStr">
         <is>
-          <t>-</t>
+          <t>No metabolic model</t>
         </is>
       </c>
       <c r="I53" t="inlineStr">
         <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="J53" t="inlineStr">
+        <is>
           <t>No hit</t>
         </is>
       </c>
-      <c r="J53" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="K53" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="L53" t="inlineStr">
         <is>
           <t>-</t>
         </is>
       </c>
     </row>
     <row r="54">
       <c r="A54" s="2" t="n">
         <v>53</v>
       </c>
       <c r="B54" s="2" t="inlineStr">
         <is>
           <t>HT085_RS00325</t>
         </is>
       </c>
       <c r="C54" s="2" t="inlineStr">
         <is>
           <t>hypothetical protein</t>
         </is>
       </c>
       <c r="D54" s="2" t="inlineStr">
         <is>
           <t>-</t>
         </is>
       </c>
       <c r="E54" s="2" t="inlineStr">
         <is>
-          <t>AlphaFold</t>
+          <t>AlphaFold DB model</t>
         </is>
       </c>
       <c r="F54" s="2" t="inlineStr">
         <is>
           <t>-</t>
         </is>
       </c>
       <c r="G54" s="2" t="inlineStr">
         <is>
           <t>-</t>
         </is>
       </c>
       <c r="H54" s="2" t="inlineStr">
         <is>
-          <t>-</t>
+          <t>No metabolic model</t>
         </is>
       </c>
       <c r="I54" s="2" t="inlineStr">
         <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="J54" s="2" t="inlineStr">
+        <is>
           <t>No hit</t>
         </is>
       </c>
-      <c r="J54" s="2" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="K54" s="2" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="L54" s="2" t="inlineStr">
         <is>
           <t>-</t>
         </is>
       </c>
     </row>
     <row r="55">
       <c r="A55" t="n">
         <v>54</v>
       </c>
       <c r="B55" t="inlineStr">
         <is>
           <t>HT085_RS00330</t>
         </is>
       </c>
       <c r="C55" t="inlineStr">
         <is>
           <t>acyltransferase family protein</t>
         </is>
       </c>
       <c r="D55" t="inlineStr">
         <is>
           <t>oatA_1, oatA_2</t>
         </is>
       </c>
       <c r="E55" t="inlineStr">
         <is>
-          <t>AlphaFold</t>
+          <t>AlphaFold DB model</t>
         </is>
       </c>
       <c r="F55" t="inlineStr">
         <is>
           <t>-</t>
         </is>
       </c>
       <c r="G55" t="inlineStr">
         <is>
           <t>GO:0016747, GO:0005886, GO:0016788</t>
         </is>
       </c>
       <c r="H55" t="inlineStr">
         <is>
-          <t>-</t>
+          <t>No metabolic model</t>
         </is>
       </c>
       <c r="I55" t="inlineStr">
         <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="J55" t="inlineStr">
+        <is>
           <t>No hit</t>
         </is>
       </c>
-      <c r="J55" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="K55" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="L55" t="inlineStr">
         <is>
           <t>-</t>
         </is>
       </c>
     </row>
     <row r="56">
       <c r="A56" s="2" t="n">
         <v>55</v>
       </c>
       <c r="B56" s="2" t="inlineStr">
         <is>
           <t>HT085_RS00340</t>
         </is>
       </c>
       <c r="C56" s="2" t="inlineStr">
         <is>
           <t>hypothetical protein</t>
         </is>
       </c>
       <c r="D56" s="2" t="inlineStr">
         <is>
           <t>-</t>
         </is>
       </c>
       <c r="E56" s="2" t="inlineStr">
         <is>
-          <t>ColabFold</t>
+          <t>ColabFold model</t>
         </is>
       </c>
       <c r="F56" s="2" t="inlineStr">
         <is>
           <t>-</t>
         </is>
       </c>
       <c r="G56" s="2" t="inlineStr">
         <is>
           <t>-</t>
         </is>
       </c>
       <c r="H56" s="2" t="inlineStr">
         <is>
-          <t>-</t>
+          <t>No metabolic model</t>
         </is>
       </c>
       <c r="I56" s="2" t="inlineStr">
         <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="J56" s="2" t="inlineStr">
+        <is>
           <t>No hit</t>
         </is>
       </c>
-      <c r="J56" s="2" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="K56" s="2" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="L56" s="2" t="inlineStr">
         <is>
           <t>-</t>
         </is>
       </c>
     </row>
     <row r="57">
       <c r="A57" t="n">
         <v>56</v>
       </c>
       <c r="B57" t="inlineStr">
         <is>
           <t>HT085_RS00345</t>
         </is>
       </c>
       <c r="C57" t="inlineStr">
         <is>
           <t>opacity family porin</t>
         </is>
       </c>
       <c r="D57" t="inlineStr">
         <is>
           <t>-</t>
         </is>
       </c>
       <c r="E57" t="inlineStr">
         <is>
-          <t>ColabFold</t>
+          <t>ColabFold model</t>
         </is>
       </c>
       <c r="F57" t="inlineStr">
         <is>
           <t>-</t>
         </is>
       </c>
       <c r="G57" t="inlineStr">
         <is>
           <t>-</t>
         </is>
       </c>
       <c r="H57" t="inlineStr">
         <is>
-          <t>-</t>
+          <t>No metabolic model</t>
         </is>
       </c>
       <c r="I57" t="inlineStr">
         <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="J57" t="inlineStr">
+        <is>
           <t>No hit</t>
         </is>
       </c>
-      <c r="J57" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="K57" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="L57" t="inlineStr">
         <is>
           <t>-</t>
         </is>
       </c>
     </row>
     <row r="58">
       <c r="A58" s="2" t="n">
         <v>57</v>
       </c>
       <c r="B58" s="2" t="inlineStr">
         <is>
           <t>HT085_RS00360</t>
         </is>
       </c>
       <c r="C58" s="2" t="inlineStr">
         <is>
           <t>hypothetical protein</t>
         </is>
       </c>
       <c r="D58" s="2" t="inlineStr">
         <is>
           <t>-</t>
         </is>
       </c>
       <c r="E58" s="2" t="inlineStr">
         <is>
-          <t>ColabFold</t>
+          <t>ColabFold model</t>
         </is>
       </c>
       <c r="F58" s="2" t="inlineStr">
         <is>
           <t>-</t>
         </is>
       </c>
       <c r="G58" s="2" t="inlineStr">
         <is>
           <t>-</t>
         </is>
       </c>
       <c r="H58" s="2" t="inlineStr">
         <is>
-          <t>-</t>
+          <t>No metabolic model</t>
         </is>
       </c>
       <c r="I58" s="2" t="inlineStr">
         <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="J58" s="2" t="inlineStr">
+        <is>
           <t>No hit</t>
         </is>
       </c>
-      <c r="J58" s="2" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="K58" s="2" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="L58" s="2" t="inlineStr">
         <is>
           <t>-</t>
         </is>
       </c>
     </row>
     <row r="59">
       <c r="A59" t="n">
         <v>58</v>
       </c>
       <c r="B59" t="inlineStr">
         <is>
           <t>HT085_RS00365</t>
         </is>
       </c>
       <c r="C59" t="inlineStr">
         <is>
           <t>opacity family porin</t>
         </is>
       </c>
       <c r="D59" t="inlineStr">
         <is>
           <t>-</t>
         </is>
       </c>
       <c r="E59" t="inlineStr">
         <is>
-          <t>ColabFold</t>
+          <t>ColabFold model</t>
         </is>
       </c>
       <c r="F59" t="inlineStr">
         <is>
           <t>-</t>
         </is>
       </c>
       <c r="G59" t="inlineStr">
         <is>
           <t>-</t>
         </is>
       </c>
       <c r="H59" t="inlineStr">
         <is>
-          <t>-</t>
+          <t>No metabolic model</t>
         </is>
       </c>
       <c r="I59" t="inlineStr">
         <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="J59" t="inlineStr">
+        <is>
           <t>No hit</t>
         </is>
       </c>
-      <c r="J59" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="K59" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="L59" t="inlineStr">
         <is>
           <t>-</t>
         </is>
       </c>
     </row>
     <row r="60">
       <c r="A60" s="2" t="n">
         <v>59</v>
       </c>
       <c r="B60" s="2" t="inlineStr">
         <is>
           <t>HT085_RS00370</t>
         </is>
       </c>
       <c r="C60" s="2" t="inlineStr">
         <is>
           <t>signal peptidase II</t>
         </is>
       </c>
       <c r="D60" s="2" t="inlineStr">
         <is>
           <t>lspA</t>
         </is>
       </c>
       <c r="E60" s="2" t="inlineStr">
         <is>
-          <t>AlphaFold</t>
+          <t>AlphaFold DB model</t>
         </is>
       </c>
       <c r="F60" s="2" t="inlineStr">
         <is>
           <t>3.4.23.36</t>
         </is>
       </c>
       <c r="G60" s="2" t="inlineStr">
         <is>
           <t>GO:0006508, GO:0004190, GO:0005886</t>
         </is>
       </c>
       <c r="H60" s="2" t="inlineStr">
         <is>
-          <t>-</t>
+          <t>No metabolic model</t>
         </is>
       </c>
       <c r="I60" s="2" t="inlineStr">
         <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="J60" s="2" t="inlineStr">
+        <is>
           <t>No hit</t>
         </is>
       </c>
-      <c r="J60" s="2" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="K60" s="2" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="L60" s="2" t="inlineStr">
         <is>
           <t>-</t>
         </is>
       </c>
     </row>
     <row r="61">
       <c r="A61" t="n">
         <v>60</v>
       </c>
       <c r="B61" t="inlineStr">
         <is>
           <t>HT085_RS00375</t>
         </is>
       </c>
       <c r="C61" t="inlineStr">
         <is>
           <t>4-hydroxy-3-methylbut-2-enyl diphosphate reductase</t>
         </is>
       </c>
       <c r="D61" t="inlineStr">
         <is>
           <t>ispH</t>
         </is>
       </c>
       <c r="E61" t="inlineStr">
         <is>
-          <t>ColabFold</t>
+          <t>ColabFold model</t>
         </is>
       </c>
       <c r="F61" t="inlineStr">
         <is>
           <t>-</t>
         </is>
       </c>
       <c r="G61" t="inlineStr">
         <is>
           <t>GO:0019288, GO:0046872</t>
         </is>
       </c>
       <c r="H61" t="inlineStr">
         <is>
-          <t>-</t>
+          <t>No metabolic model</t>
         </is>
       </c>
       <c r="I61" t="inlineStr">
         <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="J61" t="inlineStr">
+        <is>
           <t>No hit</t>
         </is>
       </c>
-      <c r="J61" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="K61" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="L61" t="inlineStr">
         <is>
           <t>-</t>
         </is>
       </c>
     </row>
     <row r="62">
       <c r="A62" s="2" t="n">
         <v>61</v>
       </c>
       <c r="B62" s="2" t="inlineStr">
         <is>
           <t>HT085_RS00385</t>
         </is>
       </c>
       <c r="C62" s="2" t="inlineStr">
         <is>
           <t>HAD-IA family hydrolase</t>
         </is>
       </c>
       <c r="D62" s="2" t="inlineStr">
         <is>
           <t>-</t>
         </is>
       </c>
       <c r="E62" s="2" t="inlineStr">
         <is>
-          <t>AlphaFold</t>
+          <t>AlphaFold DB model</t>
         </is>
       </c>
       <c r="F62" s="2" t="inlineStr">
         <is>
           <t>-</t>
         </is>
       </c>
       <c r="G62" s="2" t="inlineStr">
         <is>
           <t>GO:0005829, GO:0008967, GO:0006281</t>
         </is>
       </c>
       <c r="H62" s="2" t="inlineStr">
         <is>
-          <t>-</t>
+          <t>No metabolic model</t>
         </is>
       </c>
       <c r="I62" s="2" t="inlineStr">
         <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="J62" s="2" t="inlineStr">
+        <is>
           <t>No hit</t>
         </is>
       </c>
-      <c r="J62" s="2" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="K62" s="2" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="L62" s="2" t="inlineStr">
         <is>
           <t>-</t>
         </is>
       </c>
     </row>
     <row r="63">
       <c r="A63" t="n">
         <v>62</v>
       </c>
       <c r="B63" t="inlineStr">
         <is>
           <t>HT085_RS11595</t>
         </is>
       </c>
       <c r="C63" t="inlineStr">
         <is>
           <t>hypothetical protein</t>
         </is>
       </c>
       <c r="D63" t="inlineStr">
         <is>
           <t>-</t>
         </is>
       </c>
       <c r="E63" t="inlineStr">
         <is>
-          <t>ColabFold</t>
+          <t>ColabFold model</t>
         </is>
       </c>
       <c r="F63" t="inlineStr">
         <is>
           <t>-</t>
         </is>
       </c>
       <c r="G63" t="inlineStr">
         <is>
           <t>-</t>
         </is>
       </c>
       <c r="H63" t="inlineStr">
         <is>
-          <t>-</t>
+          <t>No metabolic model</t>
         </is>
       </c>
       <c r="I63" t="inlineStr">
         <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="J63" t="inlineStr">
+        <is>
           <t>No hit</t>
         </is>
       </c>
-      <c r="J63" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="K63" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="L63" t="inlineStr">
         <is>
           <t>-</t>
         </is>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:creator xmlns:dc="http://purl.org/dc/elements/1.1/">openpyxl</dc:creator>
   <dcterms:created xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>