--- v0 (2026-04-16)
+++ v1 (2026-06-09)
@@ -430,199 +430,351 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:B7"/>
+  <dimension ref="A1:B8"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
-    <col width="26" customWidth="1" min="1" max="1"/>
+    <col width="33" customWidth="1" min="1" max="1"/>
     <col width="67" customWidth="1" min="2" max="2"/>
   </cols>
   <sheetData>
     <row r="1" ht="22" customHeight="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Field</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Value</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2" t="inlineStr">
         <is>
           <t>Search query</t>
         </is>
       </c>
       <c r="B2" s="2" t="inlineStr">
         <is>
           <t>-</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t>Visible genomes</t>
         </is>
       </c>
       <c r="B3" t="n">
-        <v>0</v>
+        <v>4</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="2" t="inlineStr">
         <is>
           <t>Visible proteins</t>
         </is>
       </c>
       <c r="B4" s="2" t="n">
-        <v>0</v>
+        <v>16557</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
-          <t>Experimental structures</t>
+          <t>Loaded experimental structures</t>
         </is>
       </c>
       <c r="B5" t="n">
-        <v>0</v>
+        <v>1020</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="2" t="inlineStr">
         <is>
-          <t>EC annotated</t>
+          <t>PDB xrefs</t>
         </is>
       </c>
       <c r="B6" s="2" t="n">
-        <v>0</v>
+        <v>2771</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
+          <t>EC-annotated proteins</t>
+        </is>
+      </c>
+      <c r="B7" t="n">
+        <v>3551</v>
+      </c>
+    </row>
+    <row r="8">
+      <c r="A8" s="2" t="inlineStr">
+        <is>
           <t>Visible columns</t>
         </is>
       </c>
-      <c r="B7" t="inlineStr">
-[...1 lines deleted...]
-          <t>Name, Scope, Description, Length [bp], # Proteins, Experimental, EC annotated</t>
+      <c r="B8" s="2" t="inlineStr">
+        <is>
+          <t>Name, Scope, Description, Length [bp], # Proteins, Loaded exp. structures, PDB xrefs, EC-annotated proteins</t>
         </is>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:G1"/>
+  <dimension ref="A1:H5"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
-    <col width="9" customWidth="1" min="1" max="1"/>
+    <col width="16" customWidth="1" min="1" max="1"/>
     <col width="9" customWidth="1" min="2" max="2"/>
-    <col width="14" customWidth="1" min="3" max="3"/>
+    <col width="67" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="13" customWidth="1" min="5" max="5"/>
-    <col width="15" customWidth="1" min="6" max="6"/>
-    <col width="15" customWidth="1" min="7" max="7"/>
+    <col width="25" customWidth="1" min="6" max="6"/>
+    <col width="12" customWidth="1" min="7" max="7"/>
+    <col width="24" customWidth="1" min="8" max="8"/>
   </cols>
   <sheetData>
     <row r="1" ht="22" customHeight="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Name</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Scope</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Description</t>
         </is>
       </c>
       <c r="D1" s="1" t="inlineStr">
         <is>
           <t>Length [bp]</t>
         </is>
       </c>
       <c r="E1" s="1" t="inlineStr">
         <is>
           <t># Proteins</t>
         </is>
       </c>
       <c r="F1" s="1" t="inlineStr">
         <is>
-          <t>Experimental</t>
+          <t>Loaded exp. structures</t>
         </is>
       </c>
       <c r="G1" s="1" t="inlineStr">
         <is>
-          <t>EC annotated</t>
-        </is>
+          <t>PDB xrefs</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>EC-annotated proteins</t>
+        </is>
+      </c>
+    </row>
+    <row r="2">
+      <c r="A2" s="2" t="inlineStr">
+        <is>
+          <t>NZ_AP023069.1</t>
+        </is>
+      </c>
+      <c r="B2" s="2" t="inlineStr">
+        <is>
+          <t>Public</t>
+        </is>
+      </c>
+      <c r="C2" s="2" t="inlineStr">
+        <is>
+          <t>Neisseria gonorrhoeae strain TUM19854 chromosome, complete genome</t>
+        </is>
+      </c>
+      <c r="D2" s="2" t="inlineStr">
+        <is>
+          <t>2167602</t>
+        </is>
+      </c>
+      <c r="E2" s="2" t="n">
+        <v>62</v>
+      </c>
+      <c r="F2" s="2" t="n">
+        <v>3</v>
+      </c>
+      <c r="G2" s="2" t="n">
+        <v>19</v>
+      </c>
+      <c r="H2" s="2" t="n">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="3">
+      <c r="A3" t="inlineStr">
+        <is>
+          <t>NC_002516.2</t>
+        </is>
+      </c>
+      <c r="B3" t="inlineStr">
+        <is>
+          <t>Public</t>
+        </is>
+      </c>
+      <c r="C3" t="inlineStr">
+        <is>
+          <t>Pseudomonas aeruginosa PAO1, complete genome</t>
+        </is>
+      </c>
+      <c r="D3" t="inlineStr">
+        <is>
+          <t>6264404</t>
+        </is>
+      </c>
+      <c r="E3" t="n">
+        <v>5572</v>
+      </c>
+      <c r="F3" t="n">
+        <v>701</v>
+      </c>
+      <c r="G3" t="n">
+        <v>2293</v>
+      </c>
+      <c r="H3" t="n">
+        <v>1244</v>
+      </c>
+    </row>
+    <row r="4">
+      <c r="A4" s="2" t="inlineStr">
+        <is>
+          <t>KpATCC43816</t>
+        </is>
+      </c>
+      <c r="B4" s="2" t="inlineStr">
+        <is>
+          <t>Public</t>
+        </is>
+      </c>
+      <c r="C4" s="2" t="inlineStr">
+        <is>
+          <t>Klebsiella pneumoniae subsp. pneumoniae strain ATCC 43816 KPPR1, complete genome</t>
+        </is>
+      </c>
+      <c r="D4" s="2" t="inlineStr">
+        <is>
+          <t>5374834</t>
+        </is>
+      </c>
+      <c r="E4" s="2" t="n">
+        <v>5081</v>
+      </c>
+      <c r="F4" s="2" t="n">
+        <v>161</v>
+      </c>
+      <c r="G4" s="2" t="n">
+        <v>201</v>
+      </c>
+      <c r="H4" s="2" t="n">
+        <v>1140</v>
+      </c>
+    </row>
+    <row r="5">
+      <c r="A5" t="inlineStr">
+        <is>
+          <t>KpKP13</t>
+        </is>
+      </c>
+      <c r="B5" t="inlineStr">
+        <is>
+          <t>Public</t>
+        </is>
+      </c>
+      <c r="C5" t="inlineStr">
+        <is>
+          <t>Klebsiella pneumoniae subsp. pneumoniae Kp13, complete sequence</t>
+        </is>
+      </c>
+      <c r="D5" t="inlineStr">
+        <is>
+          <t>5739888</t>
+        </is>
+      </c>
+      <c r="E5" t="n">
+        <v>5842</v>
+      </c>
+      <c r="F5" t="n">
+        <v>155</v>
+      </c>
+      <c r="G5" t="n">
+        <v>258</v>
+      </c>
+      <c r="H5" t="n">
+        <v>1151</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:creator xmlns:dc="http://purl.org/dc/elements/1.1/">openpyxl</dc:creator>
   <dcterms:created xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>