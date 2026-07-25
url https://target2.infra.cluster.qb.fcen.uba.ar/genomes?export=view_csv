--- v1 (2026-06-09)
+++ v2 (2026-07-25)
@@ -494,51 +494,51 @@
         <is>
           <t>Visible genomes</t>
         </is>
       </c>
       <c r="B3" t="n">
         <v>4</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="2" t="inlineStr">
         <is>
           <t>Visible proteins</t>
         </is>
       </c>
       <c r="B4" s="2" t="n">
         <v>16557</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
           <t>Loaded experimental structures</t>
         </is>
       </c>
       <c r="B5" t="n">
-        <v>1020</v>
+        <v>1058</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="2" t="inlineStr">
         <is>
           <t>PDB xrefs</t>
         </is>
       </c>
       <c r="B6" s="2" t="n">
         <v>2771</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
           <t>EC-annotated proteins</t>
         </is>
       </c>
       <c r="B7" t="n">
         <v>3551</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="2" t="inlineStr">
         <is>
@@ -694,85 +694,85 @@
     <row r="4">
       <c r="A4" s="2" t="inlineStr">
         <is>
           <t>KpATCC43816</t>
         </is>
       </c>
       <c r="B4" s="2" t="inlineStr">
         <is>
           <t>Public</t>
         </is>
       </c>
       <c r="C4" s="2" t="inlineStr">
         <is>
           <t>Klebsiella pneumoniae subsp. pneumoniae strain ATCC 43816 KPPR1, complete genome</t>
         </is>
       </c>
       <c r="D4" s="2" t="inlineStr">
         <is>
           <t>5374834</t>
         </is>
       </c>
       <c r="E4" s="2" t="n">
         <v>5081</v>
       </c>
       <c r="F4" s="2" t="n">
-        <v>161</v>
+        <v>180</v>
       </c>
       <c r="G4" s="2" t="n">
         <v>201</v>
       </c>
       <c r="H4" s="2" t="n">
         <v>1140</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
           <t>KpKP13</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
           <t>Public</t>
         </is>
       </c>
       <c r="C5" t="inlineStr">
         <is>
           <t>Klebsiella pneumoniae subsp. pneumoniae Kp13, complete sequence</t>
         </is>
       </c>
       <c r="D5" t="inlineStr">
         <is>
           <t>5739888</t>
         </is>
       </c>
       <c r="E5" t="n">
         <v>5842</v>
       </c>
       <c r="F5" t="n">
-        <v>155</v>
+        <v>174</v>
       </c>
       <c r="G5" t="n">
         <v>258</v>
       </c>
       <c r="H5" t="n">
         <v>1151</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:creator xmlns:dc="http://purl.org/dc/elements/1.1/">openpyxl</dc:creator>
   <dcterms:created xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:modified>