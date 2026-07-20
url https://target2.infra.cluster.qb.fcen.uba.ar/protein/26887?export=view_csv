--- v0 (2026-07-20)
+++ v1 (2026-07-20)
@@ -515,51 +515,51 @@
         <is>
           <t>NC_002516.2</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
           <t>Genome description</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
           <t>Pseudomonas aeruginosa PAO1, complete genome</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="2" t="inlineStr">
         <is>
           <t>Gene</t>
         </is>
       </c>
       <c r="B6" s="2" t="inlineStr">
         <is>
-          <t>PA3993; PA4797 PA3434; PA2319; PA2690; PA0445;</t>
+          <t>PA2319; PA4797 PA3993; PA0445; PA2690; PA3434;</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
           <t>Status</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
           <t>annotated</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="2" t="inlineStr">
         <is>
           <t>Amino acids</t>
         </is>
       </c>
       <c r="B8" s="2" t="n">
         <v>338</v>
       </c>
     </row>