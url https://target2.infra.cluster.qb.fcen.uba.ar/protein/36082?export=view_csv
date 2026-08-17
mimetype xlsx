--- v0 (2026-06-15)
+++ v1 (2026-08-17)
@@ -546,56 +546,56 @@
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
           <t>Status</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
           <t>annotated</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="2" t="inlineStr">
         <is>
           <t>Amino acids</t>
         </is>
       </c>
       <c r="B8" s="2" t="n">
         <v>106</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
-          <t>Structure source</t>
+          <t>3D evidence source</t>
         </is>
       </c>
       <c r="B9" t="inlineStr">
         <is>
-          <t>Experimental + ColabFold</t>
+          <t>Experimental + ColabFold model</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="2" t="inlineStr">
         <is>
           <t>Experimental PDB entries</t>
         </is>
       </c>
       <c r="B10" s="2" t="n">
         <v>1</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
           <t>Functional annotations</t>
         </is>
       </c>
       <c r="B11" t="n">
         <v>4</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="2" t="inlineStr">
@@ -1131,109 +1131,109 @@
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
   <dimension ref="A1:G2"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="9" customWidth="1" min="1" max="1"/>
     <col width="9" customWidth="1" min="2" max="2"/>
     <col width="13" customWidth="1" min="3" max="3"/>
     <col width="9" customWidth="1" min="4" max="4"/>
     <col width="12" customWidth="1" min="5" max="5"/>
     <col width="11" customWidth="1" min="6" max="6"/>
-    <col width="16" customWidth="1" min="7" max="7"/>
+    <col width="19" customWidth="1" min="7" max="7"/>
   </cols>
   <sheetData>
     <row r="1" ht="22" customHeight="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>PDB</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Method</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Resolution</t>
         </is>
       </c>
       <c r="D1" s="1" t="inlineStr">
         <is>
           <t>Chains</t>
         </is>
       </c>
       <c r="E1" s="1" t="inlineStr">
         <is>
           <t>Positions</t>
         </is>
       </c>
       <c r="F1" s="1" t="inlineStr">
         <is>
           <t>Coverage</t>
         </is>
       </c>
       <c r="G1" s="1" t="inlineStr">
         <is>
-          <t>Loaded in TPW</t>
+          <t>Loaded in Target</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2" t="inlineStr">
         <is>
           <t>8HCN</t>
         </is>
       </c>
       <c r="B2" s="2" t="inlineStr">
         <is>
           <t>X-ray</t>
         </is>
       </c>
       <c r="C2" s="2" t="inlineStr">
         <is>
-          <t>20.00 Å</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D2" s="2" t="inlineStr">
         <is>
-          <t>-</t>
+          <t>B</t>
         </is>
       </c>
       <c r="E2" s="2" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F2" s="2" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="G2" s="2" t="inlineStr">
         <is>
           <t>yes</t>
         </is>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">