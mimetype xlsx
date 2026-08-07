--- v0 (2026-06-14)
+++ v1 (2026-08-07)
@@ -548,67 +548,67 @@
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
           <t>Status</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
           <t>annotated</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="2" t="inlineStr">
         <is>
           <t>Amino acids</t>
         </is>
       </c>
       <c r="B8" s="2" t="n">
         <v>286</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
-          <t>Structure source</t>
+          <t>3D evidence source</t>
         </is>
       </c>
       <c r="B9" t="inlineStr">
         <is>
-          <t>Experimental + ColabFold</t>
+          <t>Experimental + ColabFold model</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="2" t="inlineStr">
         <is>
           <t>Experimental PDB entries</t>
         </is>
       </c>
       <c r="B10" s="2" t="n">
-        <v>2</v>
+        <v>44</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
           <t>Functional annotations</t>
         </is>
       </c>
       <c r="B11" t="n">
         <v>4</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="2" t="inlineStr">
         <is>
           <t>Sequence features</t>
         </is>
       </c>
       <c r="B12" s="2" t="n">
         <v>31</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
@@ -1559,174 +1559,1728 @@
           <t>Phobius</t>
         </is>
       </c>
       <c r="D32" s="2" t="inlineStr">
         <is>
           <t>SIGNAL_PEPTIDE_C_REGION</t>
         </is>
       </c>
       <c r="E32" s="2" t="inlineStr">
         <is>
           <t>C-terminal region of a signal peptide.</t>
         </is>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:G3"/>
+  <dimension ref="A1:G45"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="9" customWidth="1" min="1" max="1"/>
     <col width="9" customWidth="1" min="2" max="2"/>
     <col width="13" customWidth="1" min="3" max="3"/>
     <col width="9" customWidth="1" min="4" max="4"/>
     <col width="12" customWidth="1" min="5" max="5"/>
     <col width="11" customWidth="1" min="6" max="6"/>
-    <col width="16" customWidth="1" min="7" max="7"/>
+    <col width="19" customWidth="1" min="7" max="7"/>
   </cols>
   <sheetData>
     <row r="1" ht="22" customHeight="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>PDB</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Method</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Resolution</t>
         </is>
       </c>
       <c r="D1" s="1" t="inlineStr">
         <is>
           <t>Chains</t>
         </is>
       </c>
       <c r="E1" s="1" t="inlineStr">
         <is>
           <t>Positions</t>
         </is>
       </c>
       <c r="F1" s="1" t="inlineStr">
         <is>
           <t>Coverage</t>
         </is>
       </c>
       <c r="G1" s="1" t="inlineStr">
         <is>
-          <t>Loaded in TPW</t>
+          <t>Loaded in Target</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2" t="inlineStr">
         <is>
-          <t>1VM1</t>
+          <t>1ONG</t>
         </is>
       </c>
       <c r="B2" s="2" t="inlineStr">
         <is>
           <t>X-ray</t>
         </is>
       </c>
       <c r="C2" s="2" t="inlineStr">
         <is>
-          <t>20.00 Å</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D2" s="2" t="inlineStr">
         <is>
-          <t>-</t>
+          <t>A</t>
         </is>
       </c>
       <c r="E2" s="2" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F2" s="2" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="G2" s="2" t="inlineStr">
         <is>
           <t>yes</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
+          <t>1Q2P</t>
+        </is>
+      </c>
+      <c r="B3" t="inlineStr">
+        <is>
+          <t>X-ray</t>
+        </is>
+      </c>
+      <c r="C3" t="inlineStr">
+        <is>
+          <t>—</t>
+        </is>
+      </c>
+      <c r="D3" t="inlineStr">
+        <is>
+          <t>A</t>
+        </is>
+      </c>
+      <c r="E3" t="inlineStr">
+        <is>
+          <t>—</t>
+        </is>
+      </c>
+      <c r="F3" t="inlineStr">
+        <is>
+          <t>—</t>
+        </is>
+      </c>
+      <c r="G3" t="inlineStr">
+        <is>
+          <t>yes</t>
+        </is>
+      </c>
+    </row>
+    <row r="4">
+      <c r="A4" s="2" t="inlineStr">
+        <is>
+          <t>1RCJ</t>
+        </is>
+      </c>
+      <c r="B4" s="2" t="inlineStr">
+        <is>
+          <t>X-ray</t>
+        </is>
+      </c>
+      <c r="C4" s="2" t="inlineStr">
+        <is>
+          <t>—</t>
+        </is>
+      </c>
+      <c r="D4" s="2" t="inlineStr">
+        <is>
+          <t>A</t>
+        </is>
+      </c>
+      <c r="E4" s="2" t="inlineStr">
+        <is>
+          <t>—</t>
+        </is>
+      </c>
+      <c r="F4" s="2" t="inlineStr">
+        <is>
+          <t>—</t>
+        </is>
+      </c>
+      <c r="G4" s="2" t="inlineStr">
+        <is>
+          <t>yes</t>
+        </is>
+      </c>
+    </row>
+    <row r="5">
+      <c r="A5" t="inlineStr">
+        <is>
+          <t>1SHV</t>
+        </is>
+      </c>
+      <c r="B5" t="inlineStr">
+        <is>
+          <t>X-ray</t>
+        </is>
+      </c>
+      <c r="C5" t="inlineStr">
+        <is>
+          <t>—</t>
+        </is>
+      </c>
+      <c r="D5" t="inlineStr">
+        <is>
+          <t>A</t>
+        </is>
+      </c>
+      <c r="E5" t="inlineStr">
+        <is>
+          <t>—</t>
+        </is>
+      </c>
+      <c r="F5" t="inlineStr">
+        <is>
+          <t>—</t>
+        </is>
+      </c>
+      <c r="G5" t="inlineStr">
+        <is>
+          <t>yes</t>
+        </is>
+      </c>
+    </row>
+    <row r="6">
+      <c r="A6" s="2" t="inlineStr">
+        <is>
+          <t>1TDG</t>
+        </is>
+      </c>
+      <c r="B6" s="2" t="inlineStr">
+        <is>
+          <t>X-ray</t>
+        </is>
+      </c>
+      <c r="C6" s="2" t="inlineStr">
+        <is>
+          <t>—</t>
+        </is>
+      </c>
+      <c r="D6" s="2" t="inlineStr">
+        <is>
+          <t>A</t>
+        </is>
+      </c>
+      <c r="E6" s="2" t="inlineStr">
+        <is>
+          <t>—</t>
+        </is>
+      </c>
+      <c r="F6" s="2" t="inlineStr">
+        <is>
+          <t>—</t>
+        </is>
+      </c>
+      <c r="G6" s="2" t="inlineStr">
+        <is>
+          <t>yes</t>
+        </is>
+      </c>
+    </row>
+    <row r="7">
+      <c r="A7" t="inlineStr">
+        <is>
+          <t>1TDL</t>
+        </is>
+      </c>
+      <c r="B7" t="inlineStr">
+        <is>
+          <t>X-ray</t>
+        </is>
+      </c>
+      <c r="C7" t="inlineStr">
+        <is>
+          <t>—</t>
+        </is>
+      </c>
+      <c r="D7" t="inlineStr">
+        <is>
+          <t>A</t>
+        </is>
+      </c>
+      <c r="E7" t="inlineStr">
+        <is>
+          <t>—</t>
+        </is>
+      </c>
+      <c r="F7" t="inlineStr">
+        <is>
+          <t>—</t>
+        </is>
+      </c>
+      <c r="G7" t="inlineStr">
+        <is>
+          <t>yes</t>
+        </is>
+      </c>
+    </row>
+    <row r="8">
+      <c r="A8" s="2" t="inlineStr">
+        <is>
+          <t>1VM1</t>
+        </is>
+      </c>
+      <c r="B8" s="2" t="inlineStr">
+        <is>
+          <t>X-ray</t>
+        </is>
+      </c>
+      <c r="C8" s="2" t="inlineStr">
+        <is>
+          <t>—</t>
+        </is>
+      </c>
+      <c r="D8" s="2" t="inlineStr">
+        <is>
+          <t>A</t>
+        </is>
+      </c>
+      <c r="E8" s="2" t="inlineStr">
+        <is>
+          <t>—</t>
+        </is>
+      </c>
+      <c r="F8" s="2" t="inlineStr">
+        <is>
+          <t>—</t>
+        </is>
+      </c>
+      <c r="G8" s="2" t="inlineStr">
+        <is>
+          <t>yes</t>
+        </is>
+      </c>
+    </row>
+    <row r="9">
+      <c r="A9" t="inlineStr">
+        <is>
+          <t>2A3U</t>
+        </is>
+      </c>
+      <c r="B9" t="inlineStr">
+        <is>
+          <t>X-ray</t>
+        </is>
+      </c>
+      <c r="C9" t="inlineStr">
+        <is>
+          <t>—</t>
+        </is>
+      </c>
+      <c r="D9" t="inlineStr">
+        <is>
+          <t>A</t>
+        </is>
+      </c>
+      <c r="E9" t="inlineStr">
+        <is>
+          <t>—</t>
+        </is>
+      </c>
+      <c r="F9" t="inlineStr">
+        <is>
+          <t>—</t>
+        </is>
+      </c>
+      <c r="G9" t="inlineStr">
+        <is>
+          <t>yes</t>
+        </is>
+      </c>
+    </row>
+    <row r="10">
+      <c r="A10" s="2" t="inlineStr">
+        <is>
+          <t>2A49</t>
+        </is>
+      </c>
+      <c r="B10" s="2" t="inlineStr">
+        <is>
+          <t>X-ray</t>
+        </is>
+      </c>
+      <c r="C10" s="2" t="inlineStr">
+        <is>
+          <t>—</t>
+        </is>
+      </c>
+      <c r="D10" s="2" t="inlineStr">
+        <is>
+          <t>A</t>
+        </is>
+      </c>
+      <c r="E10" s="2" t="inlineStr">
+        <is>
+          <t>—</t>
+        </is>
+      </c>
+      <c r="F10" s="2" t="inlineStr">
+        <is>
+          <t>—</t>
+        </is>
+      </c>
+      <c r="G10" s="2" t="inlineStr">
+        <is>
+          <t>yes</t>
+        </is>
+      </c>
+    </row>
+    <row r="11">
+      <c r="A11" t="inlineStr">
+        <is>
+          <t>2G2U</t>
+        </is>
+      </c>
+      <c r="B11" t="inlineStr">
+        <is>
+          <t>X-ray</t>
+        </is>
+      </c>
+      <c r="C11" t="inlineStr">
+        <is>
+          <t>—</t>
+        </is>
+      </c>
+      <c r="D11" t="inlineStr">
+        <is>
+          <t>A</t>
+        </is>
+      </c>
+      <c r="E11" t="inlineStr">
+        <is>
+          <t>—</t>
+        </is>
+      </c>
+      <c r="F11" t="inlineStr">
+        <is>
+          <t>—</t>
+        </is>
+      </c>
+      <c r="G11" t="inlineStr">
+        <is>
+          <t>yes</t>
+        </is>
+      </c>
+    </row>
+    <row r="12">
+      <c r="A12" s="2" t="inlineStr">
+        <is>
+          <t>2G2W</t>
+        </is>
+      </c>
+      <c r="B12" s="2" t="inlineStr">
+        <is>
+          <t>X-ray</t>
+        </is>
+      </c>
+      <c r="C12" s="2" t="inlineStr">
+        <is>
+          <t>—</t>
+        </is>
+      </c>
+      <c r="D12" s="2" t="inlineStr">
+        <is>
+          <t>A</t>
+        </is>
+      </c>
+      <c r="E12" s="2" t="inlineStr">
+        <is>
+          <t>—</t>
+        </is>
+      </c>
+      <c r="F12" s="2" t="inlineStr">
+        <is>
+          <t>—</t>
+        </is>
+      </c>
+      <c r="G12" s="2" t="inlineStr">
+        <is>
+          <t>yes</t>
+        </is>
+      </c>
+    </row>
+    <row r="13">
+      <c r="A13" t="inlineStr">
+        <is>
+          <t>2H0T</t>
+        </is>
+      </c>
+      <c r="B13" t="inlineStr">
+        <is>
+          <t>X-ray</t>
+        </is>
+      </c>
+      <c r="C13" t="inlineStr">
+        <is>
+          <t>—</t>
+        </is>
+      </c>
+      <c r="D13" t="inlineStr">
+        <is>
+          <t>A</t>
+        </is>
+      </c>
+      <c r="E13" t="inlineStr">
+        <is>
+          <t>—</t>
+        </is>
+      </c>
+      <c r="F13" t="inlineStr">
+        <is>
+          <t>—</t>
+        </is>
+      </c>
+      <c r="G13" t="inlineStr">
+        <is>
+          <t>yes</t>
+        </is>
+      </c>
+    </row>
+    <row r="14">
+      <c r="A14" s="2" t="inlineStr">
+        <is>
+          <t>2H0Y</t>
+        </is>
+      </c>
+      <c r="B14" s="2" t="inlineStr">
+        <is>
+          <t>X-ray</t>
+        </is>
+      </c>
+      <c r="C14" s="2" t="inlineStr">
+        <is>
+          <t>—</t>
+        </is>
+      </c>
+      <c r="D14" s="2" t="inlineStr">
+        <is>
+          <t>A</t>
+        </is>
+      </c>
+      <c r="E14" s="2" t="inlineStr">
+        <is>
+          <t>—</t>
+        </is>
+      </c>
+      <c r="F14" s="2" t="inlineStr">
+        <is>
+          <t>—</t>
+        </is>
+      </c>
+      <c r="G14" s="2" t="inlineStr">
+        <is>
+          <t>yes</t>
+        </is>
+      </c>
+    </row>
+    <row r="15">
+      <c r="A15" t="inlineStr">
+        <is>
+          <t>2H10</t>
+        </is>
+      </c>
+      <c r="B15" t="inlineStr">
+        <is>
+          <t>X-ray</t>
+        </is>
+      </c>
+      <c r="C15" t="inlineStr">
+        <is>
+          <t>—</t>
+        </is>
+      </c>
+      <c r="D15" t="inlineStr">
+        <is>
+          <t>A</t>
+        </is>
+      </c>
+      <c r="E15" t="inlineStr">
+        <is>
+          <t>—</t>
+        </is>
+      </c>
+      <c r="F15" t="inlineStr">
+        <is>
+          <t>—</t>
+        </is>
+      </c>
+      <c r="G15" t="inlineStr">
+        <is>
+          <t>yes</t>
+        </is>
+      </c>
+    </row>
+    <row r="16">
+      <c r="A16" s="2" t="inlineStr">
+        <is>
+          <t>2H5S</t>
+        </is>
+      </c>
+      <c r="B16" s="2" t="inlineStr">
+        <is>
+          <t>X-ray</t>
+        </is>
+      </c>
+      <c r="C16" s="2" t="inlineStr">
+        <is>
+          <t>—</t>
+        </is>
+      </c>
+      <c r="D16" s="2" t="inlineStr">
+        <is>
+          <t>A</t>
+        </is>
+      </c>
+      <c r="E16" s="2" t="inlineStr">
+        <is>
+          <t>—</t>
+        </is>
+      </c>
+      <c r="F16" s="2" t="inlineStr">
+        <is>
+          <t>—</t>
+        </is>
+      </c>
+      <c r="G16" s="2" t="inlineStr">
+        <is>
+          <t>yes</t>
+        </is>
+      </c>
+    </row>
+    <row r="17">
+      <c r="A17" t="inlineStr">
+        <is>
+          <t>2ZD8</t>
+        </is>
+      </c>
+      <c r="B17" t="inlineStr">
+        <is>
+          <t>X-ray</t>
+        </is>
+      </c>
+      <c r="C17" t="inlineStr">
+        <is>
+          <t>—</t>
+        </is>
+      </c>
+      <c r="D17" t="inlineStr">
+        <is>
+          <t>A</t>
+        </is>
+      </c>
+      <c r="E17" t="inlineStr">
+        <is>
+          <t>—</t>
+        </is>
+      </c>
+      <c r="F17" t="inlineStr">
+        <is>
+          <t>—</t>
+        </is>
+      </c>
+      <c r="G17" t="inlineStr">
+        <is>
+          <t>yes</t>
+        </is>
+      </c>
+    </row>
+    <row r="18">
+      <c r="A18" s="2" t="inlineStr">
+        <is>
+          <t>3C4O</t>
+        </is>
+      </c>
+      <c r="B18" s="2" t="inlineStr">
+        <is>
+          <t>X-ray</t>
+        </is>
+      </c>
+      <c r="C18" s="2" t="inlineStr">
+        <is>
+          <t>—</t>
+        </is>
+      </c>
+      <c r="D18" s="2" t="inlineStr">
+        <is>
+          <t>A</t>
+        </is>
+      </c>
+      <c r="E18" s="2" t="inlineStr">
+        <is>
+          <t>—</t>
+        </is>
+      </c>
+      <c r="F18" s="2" t="inlineStr">
+        <is>
+          <t>—</t>
+        </is>
+      </c>
+      <c r="G18" s="2" t="inlineStr">
+        <is>
+          <t>yes</t>
+        </is>
+      </c>
+    </row>
+    <row r="19">
+      <c r="A19" t="inlineStr">
+        <is>
+          <t>3C4P</t>
+        </is>
+      </c>
+      <c r="B19" t="inlineStr">
+        <is>
+          <t>X-ray</t>
+        </is>
+      </c>
+      <c r="C19" t="inlineStr">
+        <is>
+          <t>—</t>
+        </is>
+      </c>
+      <c r="D19" t="inlineStr">
+        <is>
+          <t>A</t>
+        </is>
+      </c>
+      <c r="E19" t="inlineStr">
+        <is>
+          <t>—</t>
+        </is>
+      </c>
+      <c r="F19" t="inlineStr">
+        <is>
+          <t>—</t>
+        </is>
+      </c>
+      <c r="G19" t="inlineStr">
+        <is>
+          <t>yes</t>
+        </is>
+      </c>
+    </row>
+    <row r="20">
+      <c r="A20" s="2" t="inlineStr">
+        <is>
+          <t>3D4F</t>
+        </is>
+      </c>
+      <c r="B20" s="2" t="inlineStr">
+        <is>
+          <t>X-ray</t>
+        </is>
+      </c>
+      <c r="C20" s="2" t="inlineStr">
+        <is>
+          <t>—</t>
+        </is>
+      </c>
+      <c r="D20" s="2" t="inlineStr">
+        <is>
+          <t>A</t>
+        </is>
+      </c>
+      <c r="E20" s="2" t="inlineStr">
+        <is>
+          <t>—</t>
+        </is>
+      </c>
+      <c r="F20" s="2" t="inlineStr">
+        <is>
+          <t>—</t>
+        </is>
+      </c>
+      <c r="G20" s="2" t="inlineStr">
+        <is>
+          <t>yes</t>
+        </is>
+      </c>
+    </row>
+    <row r="21">
+      <c r="A21" t="inlineStr">
+        <is>
+          <t>3MKE</t>
+        </is>
+      </c>
+      <c r="B21" t="inlineStr">
+        <is>
+          <t>X-ray</t>
+        </is>
+      </c>
+      <c r="C21" t="inlineStr">
+        <is>
+          <t>—</t>
+        </is>
+      </c>
+      <c r="D21" t="inlineStr">
+        <is>
+          <t>A</t>
+        </is>
+      </c>
+      <c r="E21" t="inlineStr">
+        <is>
+          <t>—</t>
+        </is>
+      </c>
+      <c r="F21" t="inlineStr">
+        <is>
+          <t>—</t>
+        </is>
+      </c>
+      <c r="G21" t="inlineStr">
+        <is>
+          <t>yes</t>
+        </is>
+      </c>
+    </row>
+    <row r="22">
+      <c r="A22" s="2" t="inlineStr">
+        <is>
+          <t>3MKF</t>
+        </is>
+      </c>
+      <c r="B22" s="2" t="inlineStr">
+        <is>
+          <t>X-ray</t>
+        </is>
+      </c>
+      <c r="C22" s="2" t="inlineStr">
+        <is>
+          <t>—</t>
+        </is>
+      </c>
+      <c r="D22" s="2" t="inlineStr">
+        <is>
+          <t>A</t>
+        </is>
+      </c>
+      <c r="E22" s="2" t="inlineStr">
+        <is>
+          <t>—</t>
+        </is>
+      </c>
+      <c r="F22" s="2" t="inlineStr">
+        <is>
+          <t>—</t>
+        </is>
+      </c>
+      <c r="G22" s="2" t="inlineStr">
+        <is>
+          <t>yes</t>
+        </is>
+      </c>
+    </row>
+    <row r="23">
+      <c r="A23" t="inlineStr">
+        <is>
           <t>3MXR</t>
         </is>
       </c>
-      <c r="B3" t="inlineStr">
+      <c r="B23" t="inlineStr">
         <is>
           <t>X-ray</t>
         </is>
       </c>
-      <c r="C3" t="inlineStr">
-[...19 lines deleted...]
-      <c r="G3" t="inlineStr">
+      <c r="C23" t="inlineStr">
+        <is>
+          <t>—</t>
+        </is>
+      </c>
+      <c r="D23" t="inlineStr">
+        <is>
+          <t>A</t>
+        </is>
+      </c>
+      <c r="E23" t="inlineStr">
+        <is>
+          <t>—</t>
+        </is>
+      </c>
+      <c r="F23" t="inlineStr">
+        <is>
+          <t>—</t>
+        </is>
+      </c>
+      <c r="G23" t="inlineStr">
+        <is>
+          <t>yes</t>
+        </is>
+      </c>
+    </row>
+    <row r="24">
+      <c r="A24" s="2" t="inlineStr">
+        <is>
+          <t>3MXS</t>
+        </is>
+      </c>
+      <c r="B24" s="2" t="inlineStr">
+        <is>
+          <t>X-ray</t>
+        </is>
+      </c>
+      <c r="C24" s="2" t="inlineStr">
+        <is>
+          <t>—</t>
+        </is>
+      </c>
+      <c r="D24" s="2" t="inlineStr">
+        <is>
+          <t>A</t>
+        </is>
+      </c>
+      <c r="E24" s="2" t="inlineStr">
+        <is>
+          <t>—</t>
+        </is>
+      </c>
+      <c r="F24" s="2" t="inlineStr">
+        <is>
+          <t>—</t>
+        </is>
+      </c>
+      <c r="G24" s="2" t="inlineStr">
+        <is>
+          <t>yes</t>
+        </is>
+      </c>
+    </row>
+    <row r="25">
+      <c r="A25" t="inlineStr">
+        <is>
+          <t>3N4I</t>
+        </is>
+      </c>
+      <c r="B25" t="inlineStr">
+        <is>
+          <t>X-ray</t>
+        </is>
+      </c>
+      <c r="C25" t="inlineStr">
+        <is>
+          <t>—</t>
+        </is>
+      </c>
+      <c r="D25" t="inlineStr">
+        <is>
+          <t>A</t>
+        </is>
+      </c>
+      <c r="E25" t="inlineStr">
+        <is>
+          <t>—</t>
+        </is>
+      </c>
+      <c r="F25" t="inlineStr">
+        <is>
+          <t>—</t>
+        </is>
+      </c>
+      <c r="G25" t="inlineStr">
+        <is>
+          <t>yes</t>
+        </is>
+      </c>
+    </row>
+    <row r="26">
+      <c r="A26" s="2" t="inlineStr">
+        <is>
+          <t>3OPH</t>
+        </is>
+      </c>
+      <c r="B26" s="2" t="inlineStr">
+        <is>
+          <t>X-ray</t>
+        </is>
+      </c>
+      <c r="C26" s="2" t="inlineStr">
+        <is>
+          <t>—</t>
+        </is>
+      </c>
+      <c r="D26" s="2" t="inlineStr">
+        <is>
+          <t>A</t>
+        </is>
+      </c>
+      <c r="E26" s="2" t="inlineStr">
+        <is>
+          <t>—</t>
+        </is>
+      </c>
+      <c r="F26" s="2" t="inlineStr">
+        <is>
+          <t>—</t>
+        </is>
+      </c>
+      <c r="G26" s="2" t="inlineStr">
+        <is>
+          <t>yes</t>
+        </is>
+      </c>
+    </row>
+    <row r="27">
+      <c r="A27" t="inlineStr">
+        <is>
+          <t>3OPL</t>
+        </is>
+      </c>
+      <c r="B27" t="inlineStr">
+        <is>
+          <t>X-ray</t>
+        </is>
+      </c>
+      <c r="C27" t="inlineStr">
+        <is>
+          <t>—</t>
+        </is>
+      </c>
+      <c r="D27" t="inlineStr">
+        <is>
+          <t>A</t>
+        </is>
+      </c>
+      <c r="E27" t="inlineStr">
+        <is>
+          <t>—</t>
+        </is>
+      </c>
+      <c r="F27" t="inlineStr">
+        <is>
+          <t>—</t>
+        </is>
+      </c>
+      <c r="G27" t="inlineStr">
+        <is>
+          <t>yes</t>
+        </is>
+      </c>
+    </row>
+    <row r="28">
+      <c r="A28" s="2" t="inlineStr">
+        <is>
+          <t>3OPP</t>
+        </is>
+      </c>
+      <c r="B28" s="2" t="inlineStr">
+        <is>
+          <t>X-ray</t>
+        </is>
+      </c>
+      <c r="C28" s="2" t="inlineStr">
+        <is>
+          <t>—</t>
+        </is>
+      </c>
+      <c r="D28" s="2" t="inlineStr">
+        <is>
+          <t>A</t>
+        </is>
+      </c>
+      <c r="E28" s="2" t="inlineStr">
+        <is>
+          <t>—</t>
+        </is>
+      </c>
+      <c r="F28" s="2" t="inlineStr">
+        <is>
+          <t>—</t>
+        </is>
+      </c>
+      <c r="G28" s="2" t="inlineStr">
+        <is>
+          <t>yes</t>
+        </is>
+      </c>
+    </row>
+    <row r="29">
+      <c r="A29" t="inlineStr">
+        <is>
+          <t>3OPR</t>
+        </is>
+      </c>
+      <c r="B29" t="inlineStr">
+        <is>
+          <t>X-ray</t>
+        </is>
+      </c>
+      <c r="C29" t="inlineStr">
+        <is>
+          <t>—</t>
+        </is>
+      </c>
+      <c r="D29" t="inlineStr">
+        <is>
+          <t>A</t>
+        </is>
+      </c>
+      <c r="E29" t="inlineStr">
+        <is>
+          <t>—</t>
+        </is>
+      </c>
+      <c r="F29" t="inlineStr">
+        <is>
+          <t>—</t>
+        </is>
+      </c>
+      <c r="G29" t="inlineStr">
+        <is>
+          <t>yes</t>
+        </is>
+      </c>
+    </row>
+    <row r="30">
+      <c r="A30" s="2" t="inlineStr">
+        <is>
+          <t>3V50</t>
+        </is>
+      </c>
+      <c r="B30" s="2" t="inlineStr">
+        <is>
+          <t>X-ray</t>
+        </is>
+      </c>
+      <c r="C30" s="2" t="inlineStr">
+        <is>
+          <t>—</t>
+        </is>
+      </c>
+      <c r="D30" s="2" t="inlineStr">
+        <is>
+          <t>A</t>
+        </is>
+      </c>
+      <c r="E30" s="2" t="inlineStr">
+        <is>
+          <t>—</t>
+        </is>
+      </c>
+      <c r="F30" s="2" t="inlineStr">
+        <is>
+          <t>—</t>
+        </is>
+      </c>
+      <c r="G30" s="2" t="inlineStr">
+        <is>
+          <t>yes</t>
+        </is>
+      </c>
+    </row>
+    <row r="31">
+      <c r="A31" t="inlineStr">
+        <is>
+          <t>3V5M</t>
+        </is>
+      </c>
+      <c r="B31" t="inlineStr">
+        <is>
+          <t>X-ray</t>
+        </is>
+      </c>
+      <c r="C31" t="inlineStr">
+        <is>
+          <t>—</t>
+        </is>
+      </c>
+      <c r="D31" t="inlineStr">
+        <is>
+          <t>A</t>
+        </is>
+      </c>
+      <c r="E31" t="inlineStr">
+        <is>
+          <t>—</t>
+        </is>
+      </c>
+      <c r="F31" t="inlineStr">
+        <is>
+          <t>—</t>
+        </is>
+      </c>
+      <c r="G31" t="inlineStr">
+        <is>
+          <t>yes</t>
+        </is>
+      </c>
+    </row>
+    <row r="32">
+      <c r="A32" s="2" t="inlineStr">
+        <is>
+          <t>4FCF</t>
+        </is>
+      </c>
+      <c r="B32" s="2" t="inlineStr">
+        <is>
+          <t>X-ray</t>
+        </is>
+      </c>
+      <c r="C32" s="2" t="inlineStr">
+        <is>
+          <t>—</t>
+        </is>
+      </c>
+      <c r="D32" s="2" t="inlineStr">
+        <is>
+          <t>A</t>
+        </is>
+      </c>
+      <c r="E32" s="2" t="inlineStr">
+        <is>
+          <t>—</t>
+        </is>
+      </c>
+      <c r="F32" s="2" t="inlineStr">
+        <is>
+          <t>—</t>
+        </is>
+      </c>
+      <c r="G32" s="2" t="inlineStr">
+        <is>
+          <t>yes</t>
+        </is>
+      </c>
+    </row>
+    <row r="33">
+      <c r="A33" t="inlineStr">
+        <is>
+          <t>4FD8</t>
+        </is>
+      </c>
+      <c r="B33" t="inlineStr">
+        <is>
+          <t>X-ray</t>
+        </is>
+      </c>
+      <c r="C33" t="inlineStr">
+        <is>
+          <t>—</t>
+        </is>
+      </c>
+      <c r="D33" t="inlineStr">
+        <is>
+          <t>A</t>
+        </is>
+      </c>
+      <c r="E33" t="inlineStr">
+        <is>
+          <t>—</t>
+        </is>
+      </c>
+      <c r="F33" t="inlineStr">
+        <is>
+          <t>—</t>
+        </is>
+      </c>
+      <c r="G33" t="inlineStr">
+        <is>
+          <t>yes</t>
+        </is>
+      </c>
+    </row>
+    <row r="34">
+      <c r="A34" s="2" t="inlineStr">
+        <is>
+          <t>4FH2</t>
+        </is>
+      </c>
+      <c r="B34" s="2" t="inlineStr">
+        <is>
+          <t>X-ray</t>
+        </is>
+      </c>
+      <c r="C34" s="2" t="inlineStr">
+        <is>
+          <t>—</t>
+        </is>
+      </c>
+      <c r="D34" s="2" t="inlineStr">
+        <is>
+          <t>A</t>
+        </is>
+      </c>
+      <c r="E34" s="2" t="inlineStr">
+        <is>
+          <t>—</t>
+        </is>
+      </c>
+      <c r="F34" s="2" t="inlineStr">
+        <is>
+          <t>—</t>
+        </is>
+      </c>
+      <c r="G34" s="2" t="inlineStr">
+        <is>
+          <t>yes</t>
+        </is>
+      </c>
+    </row>
+    <row r="35">
+      <c r="A35" t="inlineStr">
+        <is>
+          <t>4FH4</t>
+        </is>
+      </c>
+      <c r="B35" t="inlineStr">
+        <is>
+          <t>X-ray</t>
+        </is>
+      </c>
+      <c r="C35" t="inlineStr">
+        <is>
+          <t>—</t>
+        </is>
+      </c>
+      <c r="D35" t="inlineStr">
+        <is>
+          <t>A</t>
+        </is>
+      </c>
+      <c r="E35" t="inlineStr">
+        <is>
+          <t>—</t>
+        </is>
+      </c>
+      <c r="F35" t="inlineStr">
+        <is>
+          <t>—</t>
+        </is>
+      </c>
+      <c r="G35" t="inlineStr">
+        <is>
+          <t>yes</t>
+        </is>
+      </c>
+    </row>
+    <row r="36">
+      <c r="A36" s="2" t="inlineStr">
+        <is>
+          <t>4GD6</t>
+        </is>
+      </c>
+      <c r="B36" s="2" t="inlineStr">
+        <is>
+          <t>X-ray</t>
+        </is>
+      </c>
+      <c r="C36" s="2" t="inlineStr">
+        <is>
+          <t>—</t>
+        </is>
+      </c>
+      <c r="D36" s="2" t="inlineStr">
+        <is>
+          <t>A</t>
+        </is>
+      </c>
+      <c r="E36" s="2" t="inlineStr">
+        <is>
+          <t>—</t>
+        </is>
+      </c>
+      <c r="F36" s="2" t="inlineStr">
+        <is>
+          <t>—</t>
+        </is>
+      </c>
+      <c r="G36" s="2" t="inlineStr">
+        <is>
+          <t>yes</t>
+        </is>
+      </c>
+    </row>
+    <row r="37">
+      <c r="A37" t="inlineStr">
+        <is>
+          <t>4GD8</t>
+        </is>
+      </c>
+      <c r="B37" t="inlineStr">
+        <is>
+          <t>X-ray</t>
+        </is>
+      </c>
+      <c r="C37" t="inlineStr">
+        <is>
+          <t>—</t>
+        </is>
+      </c>
+      <c r="D37" t="inlineStr">
+        <is>
+          <t>A</t>
+        </is>
+      </c>
+      <c r="E37" t="inlineStr">
+        <is>
+          <t>—</t>
+        </is>
+      </c>
+      <c r="F37" t="inlineStr">
+        <is>
+          <t>—</t>
+        </is>
+      </c>
+      <c r="G37" t="inlineStr">
+        <is>
+          <t>yes</t>
+        </is>
+      </c>
+    </row>
+    <row r="38">
+      <c r="A38" s="2" t="inlineStr">
+        <is>
+          <t>4GDB</t>
+        </is>
+      </c>
+      <c r="B38" s="2" t="inlineStr">
+        <is>
+          <t>X-ray</t>
+        </is>
+      </c>
+      <c r="C38" s="2" t="inlineStr">
+        <is>
+          <t>—</t>
+        </is>
+      </c>
+      <c r="D38" s="2" t="inlineStr">
+        <is>
+          <t>A</t>
+        </is>
+      </c>
+      <c r="E38" s="2" t="inlineStr">
+        <is>
+          <t>—</t>
+        </is>
+      </c>
+      <c r="F38" s="2" t="inlineStr">
+        <is>
+          <t>—</t>
+        </is>
+      </c>
+      <c r="G38" s="2" t="inlineStr">
+        <is>
+          <t>yes</t>
+        </is>
+      </c>
+    </row>
+    <row r="39">
+      <c r="A39" t="inlineStr">
+        <is>
+          <t>4JPM</t>
+        </is>
+      </c>
+      <c r="B39" t="inlineStr">
+        <is>
+          <t>X-ray</t>
+        </is>
+      </c>
+      <c r="C39" t="inlineStr">
+        <is>
+          <t>—</t>
+        </is>
+      </c>
+      <c r="D39" t="inlineStr">
+        <is>
+          <t>A</t>
+        </is>
+      </c>
+      <c r="E39" t="inlineStr">
+        <is>
+          <t>—</t>
+        </is>
+      </c>
+      <c r="F39" t="inlineStr">
+        <is>
+          <t>—</t>
+        </is>
+      </c>
+      <c r="G39" t="inlineStr">
+        <is>
+          <t>yes</t>
+        </is>
+      </c>
+    </row>
+    <row r="40">
+      <c r="A40" s="2" t="inlineStr">
+        <is>
+          <t>4MBF</t>
+        </is>
+      </c>
+      <c r="B40" s="2" t="inlineStr">
+        <is>
+          <t>X-ray</t>
+        </is>
+      </c>
+      <c r="C40" s="2" t="inlineStr">
+        <is>
+          <t>—</t>
+        </is>
+      </c>
+      <c r="D40" s="2" t="inlineStr">
+        <is>
+          <t>A</t>
+        </is>
+      </c>
+      <c r="E40" s="2" t="inlineStr">
+        <is>
+          <t>—</t>
+        </is>
+      </c>
+      <c r="F40" s="2" t="inlineStr">
+        <is>
+          <t>—</t>
+        </is>
+      </c>
+      <c r="G40" s="2" t="inlineStr">
+        <is>
+          <t>yes</t>
+        </is>
+      </c>
+    </row>
+    <row r="41">
+      <c r="A41" t="inlineStr">
+        <is>
+          <t>4MBH</t>
+        </is>
+      </c>
+      <c r="B41" t="inlineStr">
+        <is>
+          <t>X-ray</t>
+        </is>
+      </c>
+      <c r="C41" t="inlineStr">
+        <is>
+          <t>—</t>
+        </is>
+      </c>
+      <c r="D41" t="inlineStr">
+        <is>
+          <t>A</t>
+        </is>
+      </c>
+      <c r="E41" t="inlineStr">
+        <is>
+          <t>—</t>
+        </is>
+      </c>
+      <c r="F41" t="inlineStr">
+        <is>
+          <t>—</t>
+        </is>
+      </c>
+      <c r="G41" t="inlineStr">
+        <is>
+          <t>yes</t>
+        </is>
+      </c>
+    </row>
+    <row r="42">
+      <c r="A42" s="2" t="inlineStr">
+        <is>
+          <t>4MBK</t>
+        </is>
+      </c>
+      <c r="B42" s="2" t="inlineStr">
+        <is>
+          <t>X-ray</t>
+        </is>
+      </c>
+      <c r="C42" s="2" t="inlineStr">
+        <is>
+          <t>—</t>
+        </is>
+      </c>
+      <c r="D42" s="2" t="inlineStr">
+        <is>
+          <t>A</t>
+        </is>
+      </c>
+      <c r="E42" s="2" t="inlineStr">
+        <is>
+          <t>—</t>
+        </is>
+      </c>
+      <c r="F42" s="2" t="inlineStr">
+        <is>
+          <t>—</t>
+        </is>
+      </c>
+      <c r="G42" s="2" t="inlineStr">
+        <is>
+          <t>yes</t>
+        </is>
+      </c>
+    </row>
+    <row r="43">
+      <c r="A43" t="inlineStr">
+        <is>
+          <t>4R3B</t>
+        </is>
+      </c>
+      <c r="B43" t="inlineStr">
+        <is>
+          <t>X-ray</t>
+        </is>
+      </c>
+      <c r="C43" t="inlineStr">
+        <is>
+          <t>—</t>
+        </is>
+      </c>
+      <c r="D43" t="inlineStr">
+        <is>
+          <t>A</t>
+        </is>
+      </c>
+      <c r="E43" t="inlineStr">
+        <is>
+          <t>—</t>
+        </is>
+      </c>
+      <c r="F43" t="inlineStr">
+        <is>
+          <t>—</t>
+        </is>
+      </c>
+      <c r="G43" t="inlineStr">
+        <is>
+          <t>yes</t>
+        </is>
+      </c>
+    </row>
+    <row r="44">
+      <c r="A44" s="2" t="inlineStr">
+        <is>
+          <t>4ZAM</t>
+        </is>
+      </c>
+      <c r="B44" s="2" t="inlineStr">
+        <is>
+          <t>X-ray</t>
+        </is>
+      </c>
+      <c r="C44" s="2" t="inlineStr">
+        <is>
+          <t>—</t>
+        </is>
+      </c>
+      <c r="D44" s="2" t="inlineStr">
+        <is>
+          <t>A</t>
+        </is>
+      </c>
+      <c r="E44" s="2" t="inlineStr">
+        <is>
+          <t>—</t>
+        </is>
+      </c>
+      <c r="F44" s="2" t="inlineStr">
+        <is>
+          <t>—</t>
+        </is>
+      </c>
+      <c r="G44" s="2" t="inlineStr">
+        <is>
+          <t>yes</t>
+        </is>
+      </c>
+    </row>
+    <row r="45">
+      <c r="A45" t="inlineStr">
+        <is>
+          <t>5EE8</t>
+        </is>
+      </c>
+      <c r="B45" t="inlineStr">
+        <is>
+          <t>X-ray</t>
+        </is>
+      </c>
+      <c r="C45" t="inlineStr">
+        <is>
+          <t>—</t>
+        </is>
+      </c>
+      <c r="D45" t="inlineStr">
+        <is>
+          <t>A</t>
+        </is>
+      </c>
+      <c r="E45" t="inlineStr">
+        <is>
+          <t>—</t>
+        </is>
+      </c>
+      <c r="F45" t="inlineStr">
+        <is>
+          <t>—</t>
+        </is>
+      </c>
+      <c r="G45" t="inlineStr">
         <is>
           <t>yes</t>
         </is>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
   <dimension ref="A1:I195"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>