--- v0 (2026-06-28)
+++ v1 (2026-08-27)
@@ -517,85 +517,85 @@
         <is>
           <t>KpKP13</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
           <t>Genome description</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
           <t>Klebsiella pneumoniae subsp. pneumoniae Kp13, complete sequence</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="2" t="inlineStr">
         <is>
           <t>Gene</t>
         </is>
       </c>
       <c r="B6" s="2" t="inlineStr">
         <is>
-          <t>AHE45035.1 chbB</t>
+          <t>chbB AHE45035.1</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
           <t>Status</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
           <t>annotated</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="2" t="inlineStr">
         <is>
           <t>Amino acids</t>
         </is>
       </c>
       <c r="B8" s="2" t="n">
         <v>106</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
-          <t>Structure source</t>
+          <t>3D evidence source</t>
         </is>
       </c>
       <c r="B9" t="inlineStr">
         <is>
-          <t>AlphaFold + ColabFold</t>
+          <t>AlphaFold DB model + ColabFold model</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="2" t="inlineStr">
         <is>
           <t>Experimental PDB entries</t>
         </is>
       </c>
       <c r="B10" s="2" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
           <t>Functional annotations</t>
         </is>
       </c>
       <c r="B11" t="n">
         <v>5</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="2" t="inlineStr">