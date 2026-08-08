--- v0 (2026-06-16)
+++ v1 (2026-08-08)
@@ -1,57 +1,59 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="rId1"/><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <workbookPr/>
   <workbookProtection/>
   <bookViews>
     <workbookView visibility="visible" minimized="0" showHorizontalScroll="1" showVerticalScroll="1" showSheetTabs="1" tabRatio="600" firstSheet="0" activeTab="0" autoFilterDateGrouping="1"/>
   </bookViews>
   <sheets>
     <sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Current view" sheetId="1" state="visible" r:id="rId1"/>
     <sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sequence" sheetId="2" state="visible" r:id="rId2"/>
     <sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Functional annotations" sheetId="3" state="visible" r:id="rId3"/>
     <sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sequence features" sheetId="4" state="visible" r:id="rId4"/>
+    <sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Experimental structures" sheetId="5" state="visible" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <color theme="1"/>
       <sz val="11"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b val="1"/>
       <color rgb="000B4A61"/>
     </font>
   </fonts>
   <fills count="4">
     <fill>
       <patternFill/>
@@ -142,51 +144,51 @@
       <rgbColor rgb="0099CCFF"/>
       <rgbColor rgb="00FF99CC"/>
       <rgbColor rgb="00CC99FF"/>
       <rgbColor rgb="00FFCC99"/>
       <rgbColor rgb="003366FF"/>
       <rgbColor rgb="0033CCCC"/>
       <rgbColor rgb="0099CC00"/>
       <rgbColor rgb="00FFCC00"/>
       <rgbColor rgb="00FF9900"/>
       <rgbColor rgb="00FF6600"/>
       <rgbColor rgb="00666699"/>
       <rgbColor rgb="00969696"/>
       <rgbColor rgb="00003366"/>
       <rgbColor rgb="00339966"/>
       <rgbColor rgb="00003300"/>
       <rgbColor rgb="00333300"/>
       <rgbColor rgb="00993300"/>
       <rgbColor rgb="00993366"/>
       <rgbColor rgb="00333399"/>
       <rgbColor rgb="00333333"/>
     </indexedColors>
   </colors>
 </styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="rId1"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="rId2"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet3.xml" Id="rId3"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet4.xml" Id="rId4"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId5"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId6"/></Relationships>
+<file path=xl/_rels/workbook.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="rId1"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="rId2"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet3.xml" Id="rId3"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet4.xml" Id="rId4"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet5.xml" Id="rId5"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId6"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId7"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -544,67 +546,67 @@
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
           <t>Status</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
           <t>annotated</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="2" t="inlineStr">
         <is>
           <t>Amino acids</t>
         </is>
       </c>
       <c r="B8" s="2" t="n">
         <v>275</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
-          <t>Structure source</t>
+          <t>3D evidence source</t>
         </is>
       </c>
       <c r="B9" t="inlineStr">
         <is>
-          <t>AlphaFold + ColabFold</t>
+          <t>Experimental + AlphaFold DB model + ColabFold model</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="2" t="inlineStr">
         <is>
           <t>Experimental PDB entries</t>
         </is>
       </c>
       <c r="B10" s="2" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
           <t>Functional annotations</t>
         </is>
       </c>
       <c r="B11" t="n">
         <v>4</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="2" t="inlineStr">
         <is>
           <t>Sequence features</t>
         </is>
       </c>
       <c r="B12" s="2" t="n">
         <v>15</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
@@ -1181,39 +1183,142 @@
       </c>
       <c r="B16" s="2" t="n">
         <v>270</v>
       </c>
       <c r="C16" s="2" t="inlineStr">
         <is>
           <t>InterPro</t>
         </is>
       </c>
       <c r="D16" s="2" t="inlineStr">
         <is>
           <t>IPR001639</t>
         </is>
       </c>
       <c r="E16" s="2" t="inlineStr">
         <is>
           <t>Type II secretion system protein GspC</t>
         </is>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
+<file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <sheetPr>
+    <outlinePr summaryBelow="1" summaryRight="1"/>
+    <pageSetUpPr/>
+  </sheetPr>
+  <dimension ref="A1:G2"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
+      <selection pane="bottomLeft" activeCell="A1" sqref="A1"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
+  <cols>
+    <col width="9" customWidth="1" min="1" max="1"/>
+    <col width="9" customWidth="1" min="2" max="2"/>
+    <col width="13" customWidth="1" min="3" max="3"/>
+    <col width="9" customWidth="1" min="4" max="4"/>
+    <col width="12" customWidth="1" min="5" max="5"/>
+    <col width="11" customWidth="1" min="6" max="6"/>
+    <col width="19" customWidth="1" min="7" max="7"/>
+  </cols>
+  <sheetData>
+    <row r="1" ht="22" customHeight="1">
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PDB</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>Method</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Resolution</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Chains</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Positions</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Coverage</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Loaded in Target</t>
+        </is>
+      </c>
+    </row>
+    <row r="2">
+      <c r="A2" s="2" t="inlineStr">
+        <is>
+          <t>6HCG</t>
+        </is>
+      </c>
+      <c r="B2" s="2" t="inlineStr">
+        <is>
+          <t>X-ray</t>
+        </is>
+      </c>
+      <c r="C2" s="2" t="inlineStr">
+        <is>
+          <t>—</t>
+        </is>
+      </c>
+      <c r="D2" s="2" t="inlineStr">
+        <is>
+          <t>A</t>
+        </is>
+      </c>
+      <c r="E2" s="2" t="inlineStr">
+        <is>
+          <t>—</t>
+        </is>
+      </c>
+      <c r="F2" s="2" t="inlineStr">
+        <is>
+          <t>—</t>
+        </is>
+      </c>
+      <c r="G2" s="2" t="inlineStr">
+        <is>
+          <t>yes</t>
+        </is>
+      </c>
+    </row>
+  </sheetData>
+  <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
+</worksheet>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:creator xmlns:dc="http://purl.org/dc/elements/1.1/">openpyxl</dc:creator>
   <dcterms:created xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>