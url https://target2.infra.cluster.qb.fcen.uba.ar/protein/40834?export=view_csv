--- v0 (2026-06-15)
+++ v1 (2026-08-06)
@@ -548,56 +548,56 @@
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
           <t>Status</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
           <t>annotated</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="2" t="inlineStr">
         <is>
           <t>Amino acids</t>
         </is>
       </c>
       <c r="B8" s="2" t="n">
         <v>293</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
-          <t>Structure source</t>
+          <t>3D evidence source</t>
         </is>
       </c>
       <c r="B9" t="inlineStr">
         <is>
-          <t>Experimental + ColabFold</t>
+          <t>Experimental + ColabFold model</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="2" t="inlineStr">
         <is>
           <t>Experimental PDB entries</t>
         </is>
       </c>
       <c r="B10" s="2" t="n">
         <v>78</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
           <t>Functional annotations</t>
         </is>
       </c>
       <c r="B11" t="n">
         <v>6</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="2" t="inlineStr">
@@ -1614,1229 +1614,1229 @@
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
   <dimension ref="A1:G79"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="9" customWidth="1" min="1" max="1"/>
     <col width="9" customWidth="1" min="2" max="2"/>
     <col width="13" customWidth="1" min="3" max="3"/>
     <col width="10" customWidth="1" min="4" max="4"/>
     <col width="12" customWidth="1" min="5" max="5"/>
     <col width="11" customWidth="1" min="6" max="6"/>
-    <col width="16" customWidth="1" min="7" max="7"/>
+    <col width="19" customWidth="1" min="7" max="7"/>
   </cols>
   <sheetData>
     <row r="1" ht="22" customHeight="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>PDB</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Method</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Resolution</t>
         </is>
       </c>
       <c r="D1" s="1" t="inlineStr">
         <is>
           <t>Chains</t>
         </is>
       </c>
       <c r="E1" s="1" t="inlineStr">
         <is>
           <t>Positions</t>
         </is>
       </c>
       <c r="F1" s="1" t="inlineStr">
         <is>
           <t>Coverage</t>
         </is>
       </c>
       <c r="G1" s="1" t="inlineStr">
         <is>
-          <t>Loaded in TPW</t>
+          <t>Loaded in Target</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2" t="inlineStr">
         <is>
-          <t>6TD0</t>
+          <t>6XD5</t>
         </is>
       </c>
       <c r="B2" s="2" t="inlineStr">
         <is>
           <t>X-ray</t>
         </is>
       </c>
       <c r="C2" s="2" t="inlineStr">
         <is>
-          <t>0.99 Å</t>
+          <t>1.20 Å</t>
         </is>
       </c>
       <c r="D2" s="2" t="inlineStr">
         <is>
           <t>A</t>
         </is>
       </c>
       <c r="E2" s="2" t="inlineStr">
         <is>
-          <t>25-293</t>
+          <t>1-293</t>
         </is>
       </c>
       <c r="F2" s="2" t="inlineStr">
         <is>
-          <t>91.8%</t>
+          <t>100.0%</t>
         </is>
       </c>
       <c r="G2" s="2" t="inlineStr">
         <is>
           <t>yes</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
-          <t>7TB7</t>
+          <t>6XD7</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <t>X-ray</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
-          <t>0.99 Å</t>
+          <t>1.65 Å</t>
         </is>
       </c>
       <c r="D3" t="inlineStr">
         <is>
           <t>A</t>
         </is>
       </c>
       <c r="E3" t="inlineStr">
         <is>
-          <t>24-289</t>
+          <t>1-293</t>
         </is>
       </c>
       <c r="F3" t="inlineStr">
         <is>
-          <t>90.8%</t>
+          <t>100.0%</t>
         </is>
       </c>
       <c r="G3" t="inlineStr">
         <is>
           <t>yes</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="2" t="inlineStr">
         <is>
-          <t>6QW9</t>
+          <t>6XJ8</t>
         </is>
       </c>
       <c r="B4" s="2" t="inlineStr">
         <is>
           <t>X-ray</t>
         </is>
       </c>
       <c r="C4" s="2" t="inlineStr">
         <is>
-          <t>1.04 Å</t>
+          <t>2.05 Å</t>
         </is>
       </c>
       <c r="D4" s="2" t="inlineStr">
         <is>
           <t>A</t>
         </is>
       </c>
       <c r="E4" s="2" t="inlineStr">
         <is>
-          <t>25-293</t>
+          <t>1-293</t>
         </is>
       </c>
       <c r="F4" s="2" t="inlineStr">
         <is>
-          <t>91.8%</t>
+          <t>100.0%</t>
         </is>
       </c>
       <c r="G4" s="2" t="inlineStr">
         <is>
           <t>yes</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
-          <t>6QWB</t>
+          <t>6TD0</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
           <t>X-ray</t>
         </is>
       </c>
       <c r="C5" t="inlineStr">
         <is>
-          <t>1.04 Å</t>
+          <t>0.99 Å</t>
         </is>
       </c>
       <c r="D5" t="inlineStr">
         <is>
           <t>A</t>
         </is>
       </c>
       <c r="E5" t="inlineStr">
         <is>
           <t>25-293</t>
         </is>
       </c>
       <c r="F5" t="inlineStr">
         <is>
           <t>91.8%</t>
         </is>
       </c>
       <c r="G5" t="inlineStr">
         <is>
           <t>yes</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="2" t="inlineStr">
         <is>
-          <t>8RWQ</t>
+          <t>8RWR</t>
         </is>
       </c>
       <c r="B6" s="2" t="inlineStr">
         <is>
           <t>X-ray</t>
         </is>
       </c>
       <c r="C6" s="2" t="inlineStr">
         <is>
-          <t>1.05 Å</t>
+          <t>1.03 Å</t>
         </is>
       </c>
       <c r="D6" s="2" t="inlineStr">
         <is>
           <t>A</t>
         </is>
       </c>
       <c r="E6" s="2" t="inlineStr">
         <is>
           <t>25-293</t>
         </is>
       </c>
       <c r="F6" s="2" t="inlineStr">
         <is>
           <t>91.8%</t>
         </is>
       </c>
       <c r="G6" s="2" t="inlineStr">
         <is>
           <t>yes</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
-          <t>6QWA</t>
+          <t>6QW9</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
           <t>X-ray</t>
         </is>
       </c>
       <c r="C7" t="inlineStr">
         <is>
-          <t>1.06 Å</t>
+          <t>1.04 Å</t>
         </is>
       </c>
       <c r="D7" t="inlineStr">
         <is>
           <t>A</t>
         </is>
       </c>
       <c r="E7" t="inlineStr">
         <is>
           <t>25-293</t>
         </is>
       </c>
       <c r="F7" t="inlineStr">
         <is>
           <t>91.8%</t>
         </is>
       </c>
       <c r="G7" t="inlineStr">
         <is>
           <t>yes</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="2" t="inlineStr">
         <is>
-          <t>8RWS</t>
+          <t>6QWB</t>
         </is>
       </c>
       <c r="B8" s="2" t="inlineStr">
         <is>
           <t>X-ray</t>
         </is>
       </c>
       <c r="C8" s="2" t="inlineStr">
         <is>
-          <t>1.09 Å</t>
+          <t>1.04 Å</t>
         </is>
       </c>
       <c r="D8" s="2" t="inlineStr">
         <is>
           <t>A</t>
         </is>
       </c>
       <c r="E8" s="2" t="inlineStr">
         <is>
           <t>25-293</t>
         </is>
       </c>
       <c r="F8" s="2" t="inlineStr">
         <is>
           <t>91.8%</t>
         </is>
       </c>
       <c r="G8" s="2" t="inlineStr">
         <is>
           <t>yes</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
-          <t>9F0U</t>
+          <t>8RWQ</t>
         </is>
       </c>
       <c r="B9" t="inlineStr">
         <is>
           <t>X-ray</t>
         </is>
       </c>
       <c r="C9" t="inlineStr">
         <is>
-          <t>1.11 Å</t>
+          <t>1.05 Å</t>
         </is>
       </c>
       <c r="D9" t="inlineStr">
         <is>
           <t>A</t>
         </is>
       </c>
       <c r="E9" t="inlineStr">
         <is>
           <t>25-293</t>
         </is>
       </c>
       <c r="F9" t="inlineStr">
         <is>
           <t>91.8%</t>
         </is>
       </c>
       <c r="G9" t="inlineStr">
         <is>
           <t>yes</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="2" t="inlineStr">
         <is>
-          <t>8RWO</t>
+          <t>6QWA</t>
         </is>
       </c>
       <c r="B10" s="2" t="inlineStr">
         <is>
           <t>X-ray</t>
         </is>
       </c>
       <c r="C10" s="2" t="inlineStr">
         <is>
-          <t>1.13 Å</t>
+          <t>1.06 Å</t>
         </is>
       </c>
       <c r="D10" s="2" t="inlineStr">
         <is>
           <t>A</t>
         </is>
       </c>
       <c r="E10" s="2" t="inlineStr">
         <is>
           <t>25-293</t>
         </is>
       </c>
       <c r="F10" s="2" t="inlineStr">
         <is>
           <t>91.8%</t>
         </is>
       </c>
       <c r="G10" s="2" t="inlineStr">
         <is>
           <t>yes</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
-          <t>5UL8</t>
+          <t>9FBT</t>
         </is>
       </c>
       <c r="B11" t="inlineStr">
         <is>
           <t>X-ray</t>
         </is>
       </c>
       <c r="C11" t="inlineStr">
         <is>
-          <t>1.15 Å</t>
+          <t>1.07 Å</t>
         </is>
       </c>
       <c r="D11" t="inlineStr">
         <is>
           <t>A</t>
         </is>
       </c>
       <c r="E11" t="inlineStr">
         <is>
           <t>25-293</t>
         </is>
       </c>
       <c r="F11" t="inlineStr">
         <is>
           <t>91.8%</t>
         </is>
       </c>
       <c r="G11" t="inlineStr">
         <is>
           <t>yes</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="2" t="inlineStr">
         <is>
-          <t>7TC1</t>
+          <t>8RWS</t>
         </is>
       </c>
       <c r="B12" s="2" t="inlineStr">
         <is>
           <t>X-ray</t>
         </is>
       </c>
       <c r="C12" s="2" t="inlineStr">
         <is>
-          <t>1.16 Å</t>
+          <t>1.09 Å</t>
         </is>
       </c>
       <c r="D12" s="2" t="inlineStr">
         <is>
           <t>A</t>
         </is>
       </c>
       <c r="E12" s="2" t="inlineStr">
         <is>
-          <t>24-289</t>
+          <t>25-293</t>
         </is>
       </c>
       <c r="F12" s="2" t="inlineStr">
         <is>
-          <t>90.8%</t>
+          <t>91.8%</t>
         </is>
       </c>
       <c r="G12" s="2" t="inlineStr">
         <is>
           <t>yes</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
-          <t>6XD5</t>
+          <t>9F0U</t>
         </is>
       </c>
       <c r="B13" t="inlineStr">
         <is>
           <t>X-ray</t>
         </is>
       </c>
       <c r="C13" t="inlineStr">
         <is>
-          <t>1.20 Å</t>
+          <t>1.11 Å</t>
         </is>
       </c>
       <c r="D13" t="inlineStr">
         <is>
           <t>A</t>
         </is>
       </c>
       <c r="E13" t="inlineStr">
         <is>
-          <t>1-293</t>
+          <t>25-293</t>
         </is>
       </c>
       <c r="F13" t="inlineStr">
         <is>
-          <t>100.0%</t>
+          <t>91.8%</t>
         </is>
       </c>
       <c r="G13" t="inlineStr">
         <is>
           <t>yes</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="2" t="inlineStr">
         <is>
-          <t>6QWD</t>
+          <t>8RWO</t>
         </is>
       </c>
       <c r="B14" s="2" t="inlineStr">
         <is>
           <t>X-ray</t>
         </is>
       </c>
       <c r="C14" s="2" t="inlineStr">
         <is>
-          <t>1.20 Å</t>
+          <t>1.13 Å</t>
         </is>
       </c>
       <c r="D14" s="2" t="inlineStr">
         <is>
           <t>A</t>
         </is>
       </c>
       <c r="E14" s="2" t="inlineStr">
         <is>
           <t>25-293</t>
         </is>
       </c>
       <c r="F14" s="2" t="inlineStr">
         <is>
           <t>91.8%</t>
         </is>
       </c>
       <c r="G14" s="2" t="inlineStr">
         <is>
           <t>yes</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
-          <t>6TD1</t>
+          <t>5UL8</t>
         </is>
       </c>
       <c r="B15" t="inlineStr">
         <is>
           <t>X-ray</t>
         </is>
       </c>
       <c r="C15" t="inlineStr">
         <is>
-          <t>1.20 Å</t>
+          <t>1.15 Å</t>
         </is>
       </c>
       <c r="D15" t="inlineStr">
         <is>
           <t>A</t>
         </is>
       </c>
       <c r="E15" t="inlineStr">
         <is>
           <t>25-293</t>
         </is>
       </c>
       <c r="F15" t="inlineStr">
         <is>
           <t>91.8%</t>
         </is>
       </c>
       <c r="G15" t="inlineStr">
         <is>
           <t>yes</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="2" t="inlineStr">
         <is>
-          <t>6Z25</t>
+          <t>8RWP</t>
         </is>
       </c>
       <c r="B16" s="2" t="inlineStr">
         <is>
           <t>X-ray</t>
         </is>
       </c>
       <c r="C16" s="2" t="inlineStr">
         <is>
-          <t>1.24 Å</t>
+          <t>1.19 Å</t>
         </is>
       </c>
       <c r="D16" s="2" t="inlineStr">
         <is>
           <t>A</t>
         </is>
       </c>
       <c r="E16" s="2" t="inlineStr">
         <is>
           <t>25-293</t>
         </is>
       </c>
       <c r="F16" s="2" t="inlineStr">
         <is>
           <t>91.8%</t>
         </is>
       </c>
       <c r="G16" s="2" t="inlineStr">
         <is>
           <t>yes</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="inlineStr">
         <is>
-          <t>6V7I</t>
+          <t>6QWD</t>
         </is>
       </c>
       <c r="B17" t="inlineStr">
         <is>
           <t>X-ray</t>
         </is>
       </c>
       <c r="C17" t="inlineStr">
         <is>
-          <t>1.25 Å</t>
+          <t>1.20 Å</t>
         </is>
       </c>
       <c r="D17" t="inlineStr">
         <is>
           <t>A</t>
         </is>
       </c>
       <c r="E17" t="inlineStr">
         <is>
           <t>25-293</t>
         </is>
       </c>
       <c r="F17" t="inlineStr">
         <is>
           <t>91.8%</t>
         </is>
       </c>
       <c r="G17" t="inlineStr">
         <is>
           <t>yes</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="2" t="inlineStr">
         <is>
-          <t>6Z24</t>
+          <t>6TD1</t>
         </is>
       </c>
       <c r="B18" s="2" t="inlineStr">
         <is>
           <t>X-ray</t>
         </is>
       </c>
       <c r="C18" s="2" t="inlineStr">
         <is>
-          <t>1.25 Å</t>
+          <t>1.20 Å</t>
         </is>
       </c>
       <c r="D18" s="2" t="inlineStr">
         <is>
           <t>A</t>
         </is>
       </c>
       <c r="E18" s="2" t="inlineStr">
         <is>
           <t>25-293</t>
         </is>
       </c>
       <c r="F18" s="2" t="inlineStr">
         <is>
           <t>91.8%</t>
         </is>
       </c>
       <c r="G18" s="2" t="inlineStr">
         <is>
           <t>yes</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="inlineStr">
         <is>
-          <t>7A61</t>
+          <t>6Z25</t>
         </is>
       </c>
       <c r="B19" t="inlineStr">
         <is>
           <t>X-ray</t>
         </is>
       </c>
       <c r="C19" t="inlineStr">
         <is>
-          <t>1.25 Å</t>
+          <t>1.24 Å</t>
         </is>
       </c>
       <c r="D19" t="inlineStr">
         <is>
           <t>A</t>
         </is>
       </c>
       <c r="E19" t="inlineStr">
         <is>
           <t>25-293</t>
         </is>
       </c>
       <c r="F19" t="inlineStr">
         <is>
           <t>91.8%</t>
         </is>
       </c>
       <c r="G19" t="inlineStr">
         <is>
           <t>yes</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="2" t="inlineStr">
         <is>
-          <t>8G2T</t>
+          <t>6V7I</t>
         </is>
       </c>
       <c r="B20" s="2" t="inlineStr">
         <is>
           <t>X-ray</t>
         </is>
       </c>
       <c r="C20" s="2" t="inlineStr">
         <is>
-          <t>1.26 Å</t>
+          <t>1.25 Å</t>
         </is>
       </c>
       <c r="D20" s="2" t="inlineStr">
         <is>
           <t>A</t>
         </is>
       </c>
       <c r="E20" s="2" t="inlineStr">
         <is>
-          <t>24-289</t>
+          <t>25-293</t>
         </is>
       </c>
       <c r="F20" s="2" t="inlineStr">
         <is>
-          <t>90.8%</t>
+          <t>91.8%</t>
         </is>
       </c>
       <c r="G20" s="2" t="inlineStr">
         <is>
           <t>yes</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="inlineStr">
         <is>
-          <t>3RXW</t>
+          <t>6Z24</t>
         </is>
       </c>
       <c r="B21" t="inlineStr">
         <is>
           <t>X-ray</t>
         </is>
       </c>
       <c r="C21" t="inlineStr">
         <is>
-          <t>1.26 Å</t>
+          <t>1.25 Å</t>
         </is>
       </c>
       <c r="D21" t="inlineStr">
         <is>
           <t>A</t>
         </is>
       </c>
       <c r="E21" t="inlineStr">
         <is>
-          <t>26-289</t>
+          <t>25-293</t>
         </is>
       </c>
       <c r="F21" t="inlineStr">
         <is>
-          <t>90.1%</t>
+          <t>91.8%</t>
         </is>
       </c>
       <c r="G21" t="inlineStr">
         <is>
           <t>yes</t>
         </is>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="2" t="inlineStr">
         <is>
-          <t>8G2R</t>
+          <t>7A61</t>
         </is>
       </c>
       <c r="B22" s="2" t="inlineStr">
         <is>
           <t>X-ray</t>
         </is>
       </c>
       <c r="C22" s="2" t="inlineStr">
         <is>
-          <t>1.28 Å</t>
+          <t>1.25 Å</t>
         </is>
       </c>
       <c r="D22" s="2" t="inlineStr">
         <is>
           <t>A</t>
         </is>
       </c>
       <c r="E22" s="2" t="inlineStr">
         <is>
-          <t>24-289</t>
+          <t>25-293</t>
         </is>
       </c>
       <c r="F22" s="2" t="inlineStr">
         <is>
-          <t>90.8%</t>
+          <t>91.8%</t>
         </is>
       </c>
       <c r="G22" s="2" t="inlineStr">
         <is>
           <t>yes</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="inlineStr">
         <is>
-          <t>6D15</t>
+          <t>8AKM</t>
         </is>
       </c>
       <c r="B23" t="inlineStr">
         <is>
           <t>X-ray</t>
         </is>
       </c>
       <c r="C23" t="inlineStr">
         <is>
-          <t>1.30 Å</t>
+          <t>1.25 Å</t>
         </is>
       </c>
       <c r="D23" t="inlineStr">
         <is>
           <t>A</t>
         </is>
       </c>
       <c r="E23" t="inlineStr">
         <is>
           <t>25-293</t>
         </is>
       </c>
       <c r="F23" t="inlineStr">
         <is>
           <t>91.8%</t>
         </is>
       </c>
       <c r="G23" t="inlineStr">
         <is>
           <t>yes</t>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24" s="2" t="inlineStr">
         <is>
-          <t>6QWC</t>
+          <t>6D15</t>
         </is>
       </c>
       <c r="B24" s="2" t="inlineStr">
         <is>
           <t>X-ray</t>
         </is>
       </c>
       <c r="C24" s="2" t="inlineStr">
         <is>
           <t>1.30 Å</t>
         </is>
       </c>
       <c r="D24" s="2" t="inlineStr">
         <is>
           <t>A</t>
         </is>
       </c>
       <c r="E24" s="2" t="inlineStr">
         <is>
           <t>25-293</t>
         </is>
       </c>
       <c r="F24" s="2" t="inlineStr">
         <is>
           <t>91.8%</t>
         </is>
       </c>
       <c r="G24" s="2" t="inlineStr">
         <is>
           <t>yes</t>
         </is>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="inlineStr">
         <is>
-          <t>6V1J</t>
+          <t>6QWC</t>
         </is>
       </c>
       <c r="B25" t="inlineStr">
         <is>
           <t>X-ray</t>
         </is>
       </c>
       <c r="C25" t="inlineStr">
         <is>
           <t>1.30 Å</t>
         </is>
       </c>
       <c r="D25" t="inlineStr">
         <is>
           <t>A</t>
         </is>
       </c>
       <c r="E25" t="inlineStr">
         <is>
           <t>25-293</t>
         </is>
       </c>
       <c r="F25" t="inlineStr">
         <is>
           <t>91.8%</t>
         </is>
       </c>
       <c r="G25" t="inlineStr">
         <is>
           <t>yes</t>
         </is>
       </c>
     </row>
     <row r="26">
       <c r="A26" s="2" t="inlineStr">
         <is>
-          <t>6Z21</t>
+          <t>6V1J</t>
         </is>
       </c>
       <c r="B26" s="2" t="inlineStr">
         <is>
           <t>X-ray</t>
         </is>
       </c>
       <c r="C26" s="2" t="inlineStr">
         <is>
           <t>1.30 Å</t>
         </is>
       </c>
       <c r="D26" s="2" t="inlineStr">
         <is>
           <t>A</t>
         </is>
       </c>
       <c r="E26" s="2" t="inlineStr">
         <is>
           <t>25-293</t>
         </is>
       </c>
       <c r="F26" s="2" t="inlineStr">
         <is>
           <t>91.8%</t>
         </is>
       </c>
       <c r="G26" s="2" t="inlineStr">
         <is>
           <t>yes</t>
         </is>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="inlineStr">
         <is>
-          <t>6Z23</t>
+          <t>6Z21</t>
         </is>
       </c>
       <c r="B27" t="inlineStr">
         <is>
           <t>X-ray</t>
         </is>
       </c>
       <c r="C27" t="inlineStr">
         <is>
-          <t>1.31 Å</t>
+          <t>1.30 Å</t>
         </is>
       </c>
       <c r="D27" t="inlineStr">
         <is>
           <t>A</t>
         </is>
       </c>
       <c r="E27" t="inlineStr">
         <is>
           <t>25-293</t>
         </is>
       </c>
       <c r="F27" t="inlineStr">
         <is>
           <t>91.8%</t>
         </is>
       </c>
       <c r="G27" t="inlineStr">
         <is>
           <t>yes</t>
         </is>
       </c>
     </row>
     <row r="28">
       <c r="A28" s="2" t="inlineStr">
         <is>
-          <t>6D18</t>
+          <t>6Z23</t>
         </is>
       </c>
       <c r="B28" s="2" t="inlineStr">
         <is>
           <t>X-ray</t>
         </is>
       </c>
       <c r="C28" s="2" t="inlineStr">
         <is>
-          <t>1.35 Å</t>
+          <t>1.31 Å</t>
         </is>
       </c>
       <c r="D28" s="2" t="inlineStr">
         <is>
           <t>A</t>
         </is>
       </c>
       <c r="E28" s="2" t="inlineStr">
         <is>
           <t>25-293</t>
         </is>
       </c>
       <c r="F28" s="2" t="inlineStr">
         <is>
           <t>91.8%</t>
         </is>
       </c>
       <c r="G28" s="2" t="inlineStr">
         <is>
           <t>yes</t>
         </is>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="inlineStr">
         <is>
-          <t>8AKJ</t>
+          <t>6D18</t>
         </is>
       </c>
       <c r="B29" t="inlineStr">
         <is>
           <t>X-ray</t>
         </is>
       </c>
       <c r="C29" t="inlineStr">
         <is>
           <t>1.35 Å</t>
         </is>
       </c>
       <c r="D29" t="inlineStr">
         <is>
           <t>A</t>
         </is>
       </c>
       <c r="E29" t="inlineStr">
         <is>
           <t>25-293</t>
         </is>
       </c>
       <c r="F29" t="inlineStr">
         <is>
           <t>91.8%</t>
         </is>
       </c>
       <c r="G29" t="inlineStr">
         <is>
           <t>yes</t>
         </is>
       </c>
     </row>
     <row r="30">
       <c r="A30" s="2" t="inlineStr">
         <is>
-          <t>8AKL</t>
+          <t>8AKJ</t>
         </is>
       </c>
       <c r="B30" s="2" t="inlineStr">
         <is>
           <t>X-ray</t>
         </is>
       </c>
       <c r="C30" s="2" t="inlineStr">
         <is>
           <t>1.35 Å</t>
         </is>
       </c>
       <c r="D30" s="2" t="inlineStr">
         <is>
           <t>A</t>
         </is>
       </c>
       <c r="E30" s="2" t="inlineStr">
         <is>
           <t>25-293</t>
         </is>
       </c>
       <c r="F30" s="2" t="inlineStr">
         <is>
           <t>91.8%</t>
         </is>
       </c>
       <c r="G30" s="2" t="inlineStr">
         <is>
           <t>yes</t>
         </is>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="inlineStr">
         <is>
-          <t>8AKK</t>
+          <t>8AKL</t>
         </is>
       </c>
       <c r="B31" t="inlineStr">
         <is>
           <t>X-ray</t>
         </is>
       </c>
       <c r="C31" t="inlineStr">
         <is>
-          <t>1.36 Å</t>
+          <t>1.35 Å</t>
         </is>
       </c>
       <c r="D31" t="inlineStr">
         <is>
           <t>A</t>
         </is>
       </c>
       <c r="E31" t="inlineStr">
         <is>
           <t>25-293</t>
         </is>
       </c>
       <c r="F31" t="inlineStr">
         <is>
           <t>91.8%</t>
         </is>
       </c>
       <c r="G31" t="inlineStr">
         <is>
           <t>yes</t>
         </is>
       </c>
     </row>
     <row r="32">
       <c r="A32" s="2" t="inlineStr">
         <is>
-          <t>7UTB</t>
+          <t>8AKK</t>
         </is>
       </c>
       <c r="B32" s="2" t="inlineStr">
         <is>
           <t>X-ray</t>
         </is>
       </c>
       <c r="C32" s="2" t="inlineStr">
         <is>
-          <t>1.38 Å</t>
+          <t>1.36 Å</t>
         </is>
       </c>
       <c r="D32" s="2" t="inlineStr">
         <is>
           <t>A</t>
         </is>
       </c>
       <c r="E32" s="2" t="inlineStr">
         <is>
-          <t>24-289</t>
+          <t>25-293</t>
         </is>
       </c>
       <c r="F32" s="2" t="inlineStr">
         <is>
-          <t>90.8%</t>
+          <t>91.8%</t>
         </is>
       </c>
       <c r="G32" s="2" t="inlineStr">
         <is>
           <t>yes</t>
         </is>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="inlineStr">
         <is>
           <t>5UJ4</t>
         </is>
       </c>
       <c r="B33" t="inlineStr">
         <is>
           <t>X-ray</t>
         </is>
       </c>
       <c r="C33" t="inlineStr">
         <is>
           <t>1.40 Å</t>
         </is>
       </c>
       <c r="D33" t="inlineStr">
@@ -3026,1561 +3026,1561 @@
       </c>
       <c r="D38" s="2" t="inlineStr">
         <is>
           <t>A</t>
         </is>
       </c>
       <c r="E38" s="2" t="inlineStr">
         <is>
           <t>25-293</t>
         </is>
       </c>
       <c r="F38" s="2" t="inlineStr">
         <is>
           <t>91.8%</t>
         </is>
       </c>
       <c r="G38" s="2" t="inlineStr">
         <is>
           <t>yes</t>
         </is>
       </c>
     </row>
     <row r="39">
       <c r="A39" t="inlineStr">
         <is>
-          <t>7LK8</t>
+          <t>5UJ3</t>
         </is>
       </c>
       <c r="B39" t="inlineStr">
         <is>
           <t>X-ray</t>
         </is>
       </c>
       <c r="C39" t="inlineStr">
         <is>
-          <t>1.43 Å</t>
+          <t>1.45 Å</t>
         </is>
       </c>
       <c r="D39" t="inlineStr">
         <is>
-          <t>A,B</t>
+          <t>A</t>
         </is>
       </c>
       <c r="E39" t="inlineStr">
         <is>
-          <t>30-289</t>
+          <t>25-293</t>
         </is>
       </c>
       <c r="F39" t="inlineStr">
         <is>
-          <t>88.7%</t>
+          <t>91.8%</t>
         </is>
       </c>
       <c r="G39" t="inlineStr">
         <is>
           <t>yes</t>
         </is>
       </c>
     </row>
     <row r="40">
       <c r="A40" s="2" t="inlineStr">
         <is>
-          <t>6B1F</t>
+          <t>6D17</t>
         </is>
       </c>
       <c r="B40" s="2" t="inlineStr">
         <is>
           <t>X-ray</t>
         </is>
       </c>
       <c r="C40" s="2" t="inlineStr">
         <is>
-          <t>1.44 Å</t>
+          <t>1.45 Å</t>
         </is>
       </c>
       <c r="D40" s="2" t="inlineStr">
         <is>
-          <t>A,B</t>
+          <t>A</t>
         </is>
       </c>
       <c r="E40" s="2" t="inlineStr">
         <is>
-          <t>22-289</t>
+          <t>25-293</t>
         </is>
       </c>
       <c r="F40" s="2" t="inlineStr">
         <is>
-          <t>91.5%</t>
+          <t>91.8%</t>
         </is>
       </c>
       <c r="G40" s="2" t="inlineStr">
         <is>
           <t>yes</t>
         </is>
       </c>
     </row>
     <row r="41">
       <c r="A41" t="inlineStr">
         <is>
-          <t>5UJ3</t>
+          <t>6D19</t>
         </is>
       </c>
       <c r="B41" t="inlineStr">
         <is>
           <t>X-ray</t>
         </is>
       </c>
       <c r="C41" t="inlineStr">
         <is>
           <t>1.45 Å</t>
         </is>
       </c>
       <c r="D41" t="inlineStr">
         <is>
           <t>A</t>
         </is>
       </c>
       <c r="E41" t="inlineStr">
         <is>
           <t>25-293</t>
         </is>
       </c>
       <c r="F41" t="inlineStr">
         <is>
           <t>91.8%</t>
         </is>
       </c>
       <c r="G41" t="inlineStr">
         <is>
           <t>yes</t>
         </is>
       </c>
     </row>
     <row r="42">
       <c r="A42" s="2" t="inlineStr">
         <is>
-          <t>6D17</t>
+          <t>6M7I</t>
         </is>
       </c>
       <c r="B42" s="2" t="inlineStr">
         <is>
           <t>X-ray</t>
         </is>
       </c>
       <c r="C42" s="2" t="inlineStr">
         <is>
-          <t>1.45 Å</t>
+          <t>1.70 Å</t>
         </is>
       </c>
       <c r="D42" s="2" t="inlineStr">
         <is>
           <t>A</t>
         </is>
       </c>
       <c r="E42" s="2" t="inlineStr">
         <is>
           <t>25-293</t>
         </is>
       </c>
       <c r="F42" s="2" t="inlineStr">
         <is>
           <t>91.8%</t>
         </is>
       </c>
       <c r="G42" s="2" t="inlineStr">
         <is>
           <t>yes</t>
         </is>
       </c>
     </row>
     <row r="43">
       <c r="A43" t="inlineStr">
         <is>
-          <t>6D19</t>
+          <t>7TI2</t>
         </is>
       </c>
       <c r="B43" t="inlineStr">
         <is>
           <t>X-ray</t>
         </is>
       </c>
       <c r="C43" t="inlineStr">
         <is>
-          <t>1.45 Å</t>
+          <t>1.75 Å</t>
         </is>
       </c>
       <c r="D43" t="inlineStr">
         <is>
           <t>A</t>
         </is>
       </c>
       <c r="E43" t="inlineStr">
         <is>
           <t>25-293</t>
         </is>
       </c>
       <c r="F43" t="inlineStr">
         <is>
           <t>91.8%</t>
         </is>
       </c>
       <c r="G43" t="inlineStr">
         <is>
           <t>yes</t>
         </is>
       </c>
     </row>
     <row r="44">
       <c r="A44" s="2" t="inlineStr">
         <is>
-          <t>6B1X</t>
+          <t>6MLL</t>
         </is>
       </c>
       <c r="B44" s="2" t="inlineStr">
         <is>
           <t>X-ray</t>
         </is>
       </c>
       <c r="C44" s="2" t="inlineStr">
         <is>
-          <t>1.45 Å</t>
+          <t>1.86 Å</t>
         </is>
       </c>
       <c r="D44" s="2" t="inlineStr">
         <is>
-          <t>A,B</t>
+          <t>A</t>
         </is>
       </c>
       <c r="E44" s="2" t="inlineStr">
         <is>
-          <t>22-289</t>
+          <t>25-293</t>
         </is>
       </c>
       <c r="F44" s="2" t="inlineStr">
         <is>
-          <t>91.5%</t>
+          <t>91.8%</t>
         </is>
       </c>
       <c r="G44" s="2" t="inlineStr">
         <is>
           <t>yes</t>
         </is>
       </c>
     </row>
     <row r="45">
       <c r="A45" t="inlineStr">
         <is>
-          <t>7LR9</t>
+          <t>5EEC</t>
         </is>
       </c>
       <c r="B45" t="inlineStr">
         <is>
           <t>X-ray</t>
         </is>
       </c>
       <c r="C45" t="inlineStr">
         <is>
-          <t>1.47 Å</t>
+          <t>1.87 Å</t>
         </is>
       </c>
       <c r="D45" t="inlineStr">
         <is>
           <t>A,B</t>
         </is>
       </c>
       <c r="E45" t="inlineStr">
         <is>
-          <t>22-289</t>
+          <t>25-293</t>
         </is>
       </c>
       <c r="F45" t="inlineStr">
         <is>
-          <t>91.5%</t>
+          <t>91.8%</t>
         </is>
       </c>
       <c r="G45" t="inlineStr">
         <is>
           <t>yes</t>
         </is>
       </c>
     </row>
     <row r="46">
       <c r="A46" s="2" t="inlineStr">
         <is>
-          <t>6B1J</t>
+          <t>6MNP</t>
         </is>
       </c>
       <c r="B46" s="2" t="inlineStr">
         <is>
           <t>X-ray</t>
         </is>
       </c>
       <c r="C46" s="2" t="inlineStr">
         <is>
-          <t>1.60 Å</t>
+          <t>2.20 Å</t>
         </is>
       </c>
       <c r="D46" s="2" t="inlineStr">
         <is>
-          <t>A,B</t>
+          <t>A</t>
         </is>
       </c>
       <c r="E46" s="2" t="inlineStr">
         <is>
-          <t>22-289</t>
+          <t>25-293</t>
         </is>
       </c>
       <c r="F46" s="2" t="inlineStr">
         <is>
-          <t>91.5%</t>
+          <t>91.8%</t>
         </is>
       </c>
       <c r="G46" s="2" t="inlineStr">
         <is>
           <t>yes</t>
         </is>
       </c>
     </row>
     <row r="47">
       <c r="A47" t="inlineStr">
         <is>
-          <t>7U8S</t>
+          <t>6B1F</t>
         </is>
       </c>
       <c r="B47" t="inlineStr">
         <is>
           <t>X-ray</t>
         </is>
       </c>
       <c r="C47" t="inlineStr">
         <is>
-          <t>1.60 Å</t>
+          <t>1.44 Å</t>
         </is>
       </c>
       <c r="D47" t="inlineStr">
         <is>
-          <t>A</t>
+          <t>A,B</t>
         </is>
       </c>
       <c r="E47" t="inlineStr">
         <is>
-          <t>26-290</t>
+          <t>22-289</t>
         </is>
       </c>
       <c r="F47" t="inlineStr">
         <is>
-          <t>90.4%</t>
+          <t>91.5%</t>
         </is>
       </c>
       <c r="G47" t="inlineStr">
         <is>
           <t>yes</t>
         </is>
       </c>
     </row>
     <row r="48">
       <c r="A48" s="2" t="inlineStr">
         <is>
-          <t>3RXX</t>
+          <t>6B1X</t>
         </is>
       </c>
       <c r="B48" s="2" t="inlineStr">
         <is>
           <t>X-ray</t>
         </is>
       </c>
       <c r="C48" s="2" t="inlineStr">
         <is>
-          <t>1.62 Å</t>
+          <t>1.45 Å</t>
         </is>
       </c>
       <c r="D48" s="2" t="inlineStr">
         <is>
-          <t>A</t>
+          <t>A,B</t>
         </is>
       </c>
       <c r="E48" s="2" t="inlineStr">
         <is>
-          <t>26-289</t>
+          <t>22-289</t>
         </is>
       </c>
       <c r="F48" s="2" t="inlineStr">
         <is>
-          <t>90.1%</t>
+          <t>91.5%</t>
         </is>
       </c>
       <c r="G48" s="2" t="inlineStr">
         <is>
           <t>yes</t>
         </is>
       </c>
     </row>
     <row r="49">
       <c r="A49" t="inlineStr">
         <is>
-          <t>6XD7</t>
+          <t>7LR9</t>
         </is>
       </c>
       <c r="B49" t="inlineStr">
         <is>
           <t>X-ray</t>
         </is>
       </c>
       <c r="C49" t="inlineStr">
         <is>
-          <t>1.65 Å</t>
+          <t>1.47 Å</t>
         </is>
       </c>
       <c r="D49" t="inlineStr">
         <is>
-          <t>A</t>
+          <t>A,B</t>
         </is>
       </c>
       <c r="E49" t="inlineStr">
         <is>
-          <t>1-293</t>
+          <t>22-289</t>
         </is>
       </c>
       <c r="F49" t="inlineStr">
         <is>
-          <t>100.0%</t>
+          <t>91.5%</t>
         </is>
       </c>
       <c r="G49" t="inlineStr">
         <is>
           <t>yes</t>
         </is>
       </c>
     </row>
     <row r="50">
       <c r="A50" s="2" t="inlineStr">
         <is>
-          <t>7LLB</t>
+          <t>6B1J</t>
         </is>
       </c>
       <c r="B50" s="2" t="inlineStr">
         <is>
           <t>X-ray</t>
         </is>
       </c>
       <c r="C50" s="2" t="inlineStr">
         <is>
-          <t>1.67 Å</t>
+          <t>1.60 Å</t>
         </is>
       </c>
       <c r="D50" s="2" t="inlineStr">
         <is>
           <t>A,B</t>
         </is>
       </c>
       <c r="E50" s="2" t="inlineStr">
         <is>
-          <t>26-289</t>
+          <t>22-289</t>
         </is>
       </c>
       <c r="F50" s="2" t="inlineStr">
         <is>
-          <t>90.1%</t>
+          <t>91.5%</t>
         </is>
       </c>
       <c r="G50" s="2" t="inlineStr">
         <is>
           <t>yes</t>
         </is>
       </c>
     </row>
     <row r="51">
       <c r="A51" t="inlineStr">
         <is>
-          <t>6M7I</t>
+          <t>6B1W</t>
         </is>
       </c>
       <c r="B51" t="inlineStr">
         <is>
           <t>X-ray</t>
         </is>
       </c>
       <c r="C51" t="inlineStr">
         <is>
-          <t>1.70 Å</t>
+          <t>1.73 Å</t>
         </is>
       </c>
       <c r="D51" t="inlineStr">
         <is>
-          <t>A</t>
+          <t>A,B</t>
         </is>
       </c>
       <c r="E51" t="inlineStr">
         <is>
-          <t>25-293</t>
+          <t>22-289</t>
         </is>
       </c>
       <c r="F51" t="inlineStr">
         <is>
-          <t>91.8%</t>
+          <t>91.5%</t>
         </is>
       </c>
       <c r="G51" t="inlineStr">
         <is>
           <t>yes</t>
         </is>
       </c>
     </row>
     <row r="52">
       <c r="A52" s="2" t="inlineStr">
         <is>
-          <t>6B1W</t>
+          <t>6B1H</t>
         </is>
       </c>
       <c r="B52" s="2" t="inlineStr">
         <is>
           <t>X-ray</t>
         </is>
       </c>
       <c r="C52" s="2" t="inlineStr">
         <is>
-          <t>1.73 Å</t>
+          <t>1.80 Å</t>
         </is>
       </c>
       <c r="D52" s="2" t="inlineStr">
         <is>
           <t>A,B</t>
         </is>
       </c>
       <c r="E52" s="2" t="inlineStr">
         <is>
           <t>22-289</t>
         </is>
       </c>
       <c r="F52" s="2" t="inlineStr">
         <is>
           <t>91.5%</t>
         </is>
       </c>
       <c r="G52" s="2" t="inlineStr">
         <is>
           <t>yes</t>
         </is>
       </c>
     </row>
     <row r="53">
       <c r="A53" t="inlineStr">
         <is>
-          <t>7TI2</t>
+          <t>6B1Y</t>
         </is>
       </c>
       <c r="B53" t="inlineStr">
         <is>
           <t>X-ray</t>
         </is>
       </c>
       <c r="C53" t="inlineStr">
         <is>
-          <t>1.75 Å</t>
+          <t>1.80 Å</t>
         </is>
       </c>
       <c r="D53" t="inlineStr">
         <is>
-          <t>A</t>
+          <t>A,B</t>
         </is>
       </c>
       <c r="E53" t="inlineStr">
         <is>
-          <t>25-293</t>
+          <t>22-289</t>
         </is>
       </c>
       <c r="F53" t="inlineStr">
         <is>
-          <t>91.8%</t>
+          <t>91.5%</t>
         </is>
       </c>
       <c r="G53" t="inlineStr">
         <is>
           <t>yes</t>
         </is>
       </c>
     </row>
     <row r="54">
       <c r="A54" s="2" t="inlineStr">
         <is>
-          <t>6J8Q</t>
+          <t>7LNL</t>
         </is>
       </c>
       <c r="B54" s="2" t="inlineStr">
         <is>
           <t>X-ray</t>
         </is>
       </c>
       <c r="C54" s="2" t="inlineStr">
         <is>
-          <t>1.79 Å</t>
+          <t>1.82 Å</t>
         </is>
       </c>
       <c r="D54" s="2" t="inlineStr">
         <is>
-          <t>A,B,C,D</t>
+          <t>A,B</t>
         </is>
       </c>
       <c r="E54" s="2" t="inlineStr">
         <is>
-          <t>26-289</t>
+          <t>22-289</t>
         </is>
       </c>
       <c r="F54" s="2" t="inlineStr">
         <is>
-          <t>90.1%</t>
+          <t>91.5%</t>
         </is>
       </c>
       <c r="G54" s="2" t="inlineStr">
         <is>
           <t>yes</t>
         </is>
       </c>
     </row>
     <row r="55">
       <c r="A55" t="inlineStr">
         <is>
-          <t>6B1H</t>
+          <t>7UA7</t>
         </is>
       </c>
       <c r="B55" t="inlineStr">
         <is>
           <t>X-ray</t>
         </is>
       </c>
       <c r="C55" t="inlineStr">
         <is>
-          <t>1.80 Å</t>
+          <t>2.25 Å</t>
         </is>
       </c>
       <c r="D55" t="inlineStr">
         <is>
-          <t>A,B</t>
+          <t>A</t>
         </is>
       </c>
       <c r="E55" t="inlineStr">
         <is>
-          <t>22-289</t>
+          <t>25-292</t>
         </is>
       </c>
       <c r="F55" t="inlineStr">
         <is>
           <t>91.5%</t>
         </is>
       </c>
       <c r="G55" t="inlineStr">
         <is>
           <t>yes</t>
         </is>
       </c>
     </row>
     <row r="56">
       <c r="A56" s="2" t="inlineStr">
         <is>
-          <t>6B1Y</t>
+          <t>7U9B</t>
         </is>
       </c>
       <c r="B56" s="2" t="inlineStr">
         <is>
           <t>X-ray</t>
         </is>
       </c>
       <c r="C56" s="2" t="inlineStr">
         <is>
-          <t>1.80 Å</t>
+          <t>1.95 Å</t>
         </is>
       </c>
       <c r="D56" s="2" t="inlineStr">
         <is>
-          <t>A,B</t>
+          <t>A</t>
         </is>
       </c>
       <c r="E56" s="2" t="inlineStr">
         <is>
-          <t>22-289</t>
+          <t>25-291</t>
         </is>
       </c>
       <c r="F56" s="2" t="inlineStr">
         <is>
-          <t>91.5%</t>
+          <t>91.1%</t>
         </is>
       </c>
       <c r="G56" s="2" t="inlineStr">
         <is>
           <t>yes</t>
         </is>
       </c>
     </row>
     <row r="57">
       <c r="A57" t="inlineStr">
         <is>
-          <t>4ZBE</t>
+          <t>7TBX</t>
         </is>
       </c>
       <c r="B57" t="inlineStr">
         <is>
           <t>X-ray</t>
         </is>
       </c>
       <c r="C57" t="inlineStr">
         <is>
-          <t>1.80 Å</t>
+          <t>3.16 Å</t>
         </is>
       </c>
       <c r="D57" t="inlineStr">
         <is>
-          <t>A</t>
+          <t>A,B</t>
         </is>
       </c>
       <c r="E57" t="inlineStr">
         <is>
-          <t>26-289</t>
+          <t>23-289</t>
         </is>
       </c>
       <c r="F57" t="inlineStr">
         <is>
-          <t>90.1%</t>
+          <t>91.1%</t>
         </is>
       </c>
       <c r="G57" t="inlineStr">
         <is>
           <t>yes</t>
         </is>
       </c>
     </row>
     <row r="58">
       <c r="A58" s="2" t="inlineStr">
         <is>
-          <t>7LJK</t>
+          <t>7TB7</t>
         </is>
       </c>
       <c r="B58" s="2" t="inlineStr">
         <is>
           <t>X-ray</t>
         </is>
       </c>
       <c r="C58" s="2" t="inlineStr">
         <is>
-          <t>1.81 Å</t>
+          <t>0.99 Å</t>
         </is>
       </c>
       <c r="D58" s="2" t="inlineStr">
         <is>
-          <t>A,B</t>
+          <t>A</t>
         </is>
       </c>
       <c r="E58" s="2" t="inlineStr">
         <is>
-          <t>26-289</t>
+          <t>24-289</t>
         </is>
       </c>
       <c r="F58" s="2" t="inlineStr">
         <is>
-          <t>90.1%</t>
+          <t>90.8%</t>
         </is>
       </c>
       <c r="G58" s="2" t="inlineStr">
         <is>
           <t>yes</t>
         </is>
       </c>
     </row>
     <row r="59">
       <c r="A59" t="inlineStr">
         <is>
-          <t>7LNL</t>
+          <t>7TC1</t>
         </is>
       </c>
       <c r="B59" t="inlineStr">
         <is>
           <t>X-ray</t>
         </is>
       </c>
       <c r="C59" t="inlineStr">
         <is>
-          <t>1.82 Å</t>
+          <t>1.16 Å</t>
         </is>
       </c>
       <c r="D59" t="inlineStr">
         <is>
-          <t>A,B</t>
+          <t>A</t>
         </is>
       </c>
       <c r="E59" t="inlineStr">
         <is>
-          <t>22-289</t>
+          <t>24-289</t>
         </is>
       </c>
       <c r="F59" t="inlineStr">
         <is>
-          <t>91.5%</t>
+          <t>90.8%</t>
         </is>
       </c>
       <c r="G59" t="inlineStr">
         <is>
           <t>yes</t>
         </is>
       </c>
     </row>
     <row r="60">
       <c r="A60" s="2" t="inlineStr">
         <is>
-          <t>2OV5</t>
+          <t>8G2T</t>
         </is>
       </c>
       <c r="B60" s="2" t="inlineStr">
         <is>
           <t>X-ray</t>
         </is>
       </c>
       <c r="C60" s="2" t="inlineStr">
         <is>
-          <t>1.85 Å</t>
+          <t>1.26 Å</t>
         </is>
       </c>
       <c r="D60" s="2" t="inlineStr">
         <is>
-          <t>A,B,C</t>
+          <t>A</t>
         </is>
       </c>
       <c r="E60" s="2" t="inlineStr">
         <is>
-          <t>30-290</t>
+          <t>24-289</t>
         </is>
       </c>
       <c r="F60" s="2" t="inlineStr">
         <is>
-          <t>89.1%</t>
+          <t>90.8%</t>
         </is>
       </c>
       <c r="G60" s="2" t="inlineStr">
         <is>
           <t>yes</t>
         </is>
       </c>
     </row>
     <row r="61">
       <c r="A61" t="inlineStr">
         <is>
-          <t>6MLL</t>
+          <t>8G2R</t>
         </is>
       </c>
       <c r="B61" t="inlineStr">
         <is>
           <t>X-ray</t>
         </is>
       </c>
       <c r="C61" t="inlineStr">
         <is>
-          <t>1.86 Å</t>
+          <t>1.28 Å</t>
         </is>
       </c>
       <c r="D61" t="inlineStr">
         <is>
           <t>A</t>
         </is>
       </c>
       <c r="E61" t="inlineStr">
         <is>
-          <t>25-293</t>
+          <t>24-289</t>
         </is>
       </c>
       <c r="F61" t="inlineStr">
         <is>
-          <t>91.8%</t>
+          <t>90.8%</t>
         </is>
       </c>
       <c r="G61" t="inlineStr">
         <is>
           <t>yes</t>
         </is>
       </c>
     </row>
     <row r="62">
       <c r="A62" s="2" t="inlineStr">
         <is>
-          <t>5EEC</t>
+          <t>7UTB</t>
         </is>
       </c>
       <c r="B62" s="2" t="inlineStr">
         <is>
           <t>X-ray</t>
         </is>
       </c>
       <c r="C62" s="2" t="inlineStr">
         <is>
-          <t>1.87 Å</t>
+          <t>1.38 Å</t>
         </is>
       </c>
       <c r="D62" s="2" t="inlineStr">
         <is>
-          <t>A,B</t>
+          <t>A</t>
         </is>
       </c>
       <c r="E62" s="2" t="inlineStr">
         <is>
-          <t>25-293</t>
+          <t>24-289</t>
         </is>
       </c>
       <c r="F62" s="2" t="inlineStr">
         <is>
-          <t>91.8%</t>
+          <t>90.8%</t>
         </is>
       </c>
       <c r="G62" s="2" t="inlineStr">
         <is>
           <t>yes</t>
         </is>
       </c>
     </row>
     <row r="63">
       <c r="A63" t="inlineStr">
         <is>
-          <t>3E2L</t>
+          <t>7U8S</t>
         </is>
       </c>
       <c r="B63" t="inlineStr">
         <is>
           <t>X-ray</t>
         </is>
       </c>
       <c r="C63" t="inlineStr">
         <is>
-          <t>1.87 Å</t>
+          <t>1.60 Å</t>
         </is>
       </c>
       <c r="D63" t="inlineStr">
         <is>
-          <t>A,B</t>
+          <t>A</t>
         </is>
       </c>
       <c r="E63" t="inlineStr">
         <is>
-          <t>30-293</t>
+          <t>26-290</t>
         </is>
       </c>
       <c r="F63" t="inlineStr">
         <is>
-          <t>90.1%</t>
+          <t>90.4%</t>
         </is>
       </c>
       <c r="G63" t="inlineStr">
         <is>
           <t>yes</t>
         </is>
       </c>
     </row>
     <row r="64">
       <c r="A64" s="2" t="inlineStr">
         <is>
-          <t>6JN4</t>
+          <t>7VQN</t>
         </is>
       </c>
       <c r="B64" s="2" t="inlineStr">
         <is>
           <t>X-ray</t>
         </is>
       </c>
       <c r="C64" s="2" t="inlineStr">
         <is>
-          <t>1.90 Å</t>
+          <t>2.34 Å</t>
         </is>
       </c>
       <c r="D64" s="2" t="inlineStr">
         <is>
           <t>A,B,C,D</t>
         </is>
       </c>
       <c r="E64" s="2" t="inlineStr">
         <is>
-          <t>26-289</t>
+          <t>25-289</t>
         </is>
       </c>
       <c r="F64" s="2" t="inlineStr">
         <is>
-          <t>90.1%</t>
+          <t>90.4%</t>
         </is>
       </c>
       <c r="G64" s="2" t="inlineStr">
         <is>
           <t>yes</t>
         </is>
       </c>
     </row>
     <row r="65">
       <c r="A65" t="inlineStr">
         <is>
-          <t>7U9B</t>
+          <t>3RXW</t>
         </is>
       </c>
       <c r="B65" t="inlineStr">
         <is>
           <t>X-ray</t>
         </is>
       </c>
       <c r="C65" t="inlineStr">
         <is>
-          <t>1.95 Å</t>
+          <t>1.26 Å</t>
         </is>
       </c>
       <c r="D65" t="inlineStr">
         <is>
           <t>A</t>
         </is>
       </c>
       <c r="E65" t="inlineStr">
         <is>
-          <t>25-291</t>
+          <t>26-289</t>
         </is>
       </c>
       <c r="F65" t="inlineStr">
         <is>
-          <t>91.1%</t>
+          <t>90.1%</t>
         </is>
       </c>
       <c r="G65" t="inlineStr">
         <is>
           <t>yes</t>
         </is>
       </c>
     </row>
     <row r="66">
       <c r="A66" s="2" t="inlineStr">
         <is>
-          <t>6JN5</t>
+          <t>3RXX</t>
         </is>
       </c>
       <c r="B66" s="2" t="inlineStr">
         <is>
           <t>X-ray</t>
         </is>
       </c>
       <c r="C66" s="2" t="inlineStr">
         <is>
-          <t>1.97 Å</t>
+          <t>1.62 Å</t>
         </is>
       </c>
       <c r="D66" s="2" t="inlineStr">
         <is>
-          <t>A,B,C,D</t>
+          <t>A</t>
         </is>
       </c>
       <c r="E66" s="2" t="inlineStr">
         <is>
           <t>26-289</t>
         </is>
       </c>
       <c r="F66" s="2" t="inlineStr">
         <is>
           <t>90.1%</t>
         </is>
       </c>
       <c r="G66" s="2" t="inlineStr">
         <is>
           <t>yes</t>
         </is>
       </c>
     </row>
     <row r="67">
       <c r="A67" t="inlineStr">
         <is>
-          <t>6XJ8</t>
+          <t>7LLB</t>
         </is>
       </c>
       <c r="B67" t="inlineStr">
         <is>
           <t>X-ray</t>
         </is>
       </c>
       <c r="C67" t="inlineStr">
         <is>
-          <t>2.05 Å</t>
+          <t>1.67 Å</t>
         </is>
       </c>
       <c r="D67" t="inlineStr">
         <is>
-          <t>A</t>
+          <t>A,B</t>
         </is>
       </c>
       <c r="E67" t="inlineStr">
         <is>
-          <t>1-293</t>
+          <t>26-289</t>
         </is>
       </c>
       <c r="F67" t="inlineStr">
         <is>
-          <t>100.0%</t>
+          <t>90.1%</t>
         </is>
       </c>
       <c r="G67" t="inlineStr">
         <is>
           <t>yes</t>
         </is>
       </c>
     </row>
     <row r="68">
       <c r="A68" s="2" t="inlineStr">
         <is>
-          <t>3E2K</t>
+          <t>6J8Q</t>
         </is>
       </c>
       <c r="B68" s="2" t="inlineStr">
         <is>
           <t>X-ray</t>
         </is>
       </c>
       <c r="C68" s="2" t="inlineStr">
         <is>
-          <t>2.10 Å</t>
+          <t>1.79 Å</t>
         </is>
       </c>
       <c r="D68" s="2" t="inlineStr">
         <is>
-          <t>A,B</t>
+          <t>A,B,C,D</t>
         </is>
       </c>
       <c r="E68" s="2" t="inlineStr">
         <is>
-          <t>30-293</t>
+          <t>26-289</t>
         </is>
       </c>
       <c r="F68" s="2" t="inlineStr">
         <is>
           <t>90.1%</t>
         </is>
       </c>
       <c r="G68" s="2" t="inlineStr">
         <is>
           <t>yes</t>
         </is>
       </c>
     </row>
     <row r="69">
       <c r="A69" t="inlineStr">
         <is>
-          <t>7LLH</t>
+          <t>4ZBE</t>
         </is>
       </c>
       <c r="B69" t="inlineStr">
         <is>
           <t>X-ray</t>
         </is>
       </c>
       <c r="C69" t="inlineStr">
         <is>
-          <t>2.10 Å</t>
+          <t>1.80 Å</t>
         </is>
       </c>
       <c r="D69" t="inlineStr">
         <is>
-          <t>A,B</t>
+          <t>A</t>
         </is>
       </c>
       <c r="E69" t="inlineStr">
         <is>
-          <t>29-288</t>
+          <t>26-289</t>
         </is>
       </c>
       <c r="F69" t="inlineStr">
         <is>
-          <t>88.7%</t>
+          <t>90.1%</t>
         </is>
       </c>
       <c r="G69" t="inlineStr">
         <is>
           <t>yes</t>
         </is>
       </c>
     </row>
     <row r="70">
       <c r="A70" s="2" t="inlineStr">
         <is>
-          <t>6MNP</t>
+          <t>7LJK</t>
         </is>
       </c>
       <c r="B70" s="2" t="inlineStr">
         <is>
           <t>X-ray</t>
         </is>
       </c>
       <c r="C70" s="2" t="inlineStr">
         <is>
-          <t>2.20 Å</t>
+          <t>1.81 Å</t>
         </is>
       </c>
       <c r="D70" s="2" t="inlineStr">
         <is>
-          <t>A</t>
+          <t>A,B</t>
         </is>
       </c>
       <c r="E70" s="2" t="inlineStr">
         <is>
-          <t>25-293</t>
+          <t>26-289</t>
         </is>
       </c>
       <c r="F70" s="2" t="inlineStr">
         <is>
-          <t>91.8%</t>
+          <t>90.1%</t>
         </is>
       </c>
       <c r="G70" s="2" t="inlineStr">
         <is>
           <t>yes</t>
         </is>
       </c>
     </row>
     <row r="71">
       <c r="A71" t="inlineStr">
         <is>
-          <t>6JN3</t>
+          <t>3E2L</t>
         </is>
       </c>
       <c r="B71" t="inlineStr">
         <is>
           <t>X-ray</t>
         </is>
       </c>
       <c r="C71" t="inlineStr">
         <is>
-          <t>2.22 Å</t>
+          <t>1.87 Å</t>
         </is>
       </c>
       <c r="D71" t="inlineStr">
         <is>
-          <t>A,B,C,D</t>
+          <t>A,B</t>
         </is>
       </c>
       <c r="E71" t="inlineStr">
         <is>
-          <t>26-289</t>
+          <t>30-293</t>
         </is>
       </c>
       <c r="F71" t="inlineStr">
         <is>
           <t>90.1%</t>
         </is>
       </c>
       <c r="G71" t="inlineStr">
         <is>
           <t>yes</t>
         </is>
       </c>
     </row>
     <row r="72">
       <c r="A72" s="2" t="inlineStr">
         <is>
-          <t>7UA7</t>
+          <t>6JN4</t>
         </is>
       </c>
       <c r="B72" s="2" t="inlineStr">
         <is>
           <t>X-ray</t>
         </is>
       </c>
       <c r="C72" s="2" t="inlineStr">
         <is>
-          <t>2.25 Å</t>
+          <t>1.90 Å</t>
         </is>
       </c>
       <c r="D72" s="2" t="inlineStr">
         <is>
-          <t>A</t>
+          <t>A,B,C,D</t>
         </is>
       </c>
       <c r="E72" s="2" t="inlineStr">
         <is>
-          <t>25-292</t>
+          <t>26-289</t>
         </is>
       </c>
       <c r="F72" s="2" t="inlineStr">
         <is>
-          <t>91.5%</t>
+          <t>90.1%</t>
         </is>
       </c>
       <c r="G72" s="2" t="inlineStr">
         <is>
           <t>yes</t>
         </is>
       </c>
     </row>
     <row r="73">
       <c r="A73" t="inlineStr">
         <is>
-          <t>7E9A</t>
+          <t>6JN5</t>
         </is>
       </c>
       <c r="B73" t="inlineStr">
         <is>
           <t>X-ray</t>
         </is>
       </c>
       <c r="C73" t="inlineStr">
         <is>
-          <t>2.25 Å</t>
+          <t>1.97 Å</t>
         </is>
       </c>
       <c r="D73" t="inlineStr">
         <is>
           <t>A,B,C,D</t>
         </is>
       </c>
       <c r="E73" t="inlineStr">
         <is>
           <t>26-289</t>
         </is>
       </c>
       <c r="F73" t="inlineStr">
         <is>
           <t>90.1%</t>
         </is>
       </c>
       <c r="G73" t="inlineStr">
         <is>
           <t>yes</t>
         </is>
       </c>
     </row>
     <row r="74">
       <c r="A74" s="2" t="inlineStr">
         <is>
-          <t>7VQN</t>
+          <t>3E2K</t>
         </is>
       </c>
       <c r="B74" s="2" t="inlineStr">
         <is>
           <t>X-ray</t>
         </is>
       </c>
       <c r="C74" s="2" t="inlineStr">
         <is>
-          <t>2.34 Å</t>
+          <t>2.10 Å</t>
         </is>
       </c>
       <c r="D74" s="2" t="inlineStr">
         <is>
-          <t>A,B,C,D</t>
+          <t>A,B</t>
         </is>
       </c>
       <c r="E74" s="2" t="inlineStr">
         <is>
-          <t>25-289</t>
+          <t>30-293</t>
         </is>
       </c>
       <c r="F74" s="2" t="inlineStr">
         <is>
-          <t>90.4%</t>
+          <t>90.1%</t>
         </is>
       </c>
       <c r="G74" s="2" t="inlineStr">
         <is>
           <t>yes</t>
         </is>
       </c>
     </row>
     <row r="75">
       <c r="A75" t="inlineStr">
         <is>
-          <t>7TBX</t>
+          <t>6JN3</t>
         </is>
       </c>
       <c r="B75" t="inlineStr">
         <is>
           <t>X-ray</t>
         </is>
       </c>
       <c r="C75" t="inlineStr">
         <is>
-          <t>3.16 Å</t>
+          <t>2.22 Å</t>
         </is>
       </c>
       <c r="D75" t="inlineStr">
         <is>
-          <t>A,B</t>
+          <t>A,B,C,D</t>
         </is>
       </c>
       <c r="E75" t="inlineStr">
         <is>
-          <t>23-289</t>
+          <t>26-289</t>
         </is>
       </c>
       <c r="F75" t="inlineStr">
         <is>
-          <t>91.1%</t>
+          <t>90.1%</t>
         </is>
       </c>
       <c r="G75" t="inlineStr">
         <is>
           <t>yes</t>
         </is>
       </c>
     </row>
     <row r="76">
       <c r="A76" s="2" t="inlineStr">
         <is>
-          <t>8RWR</t>
+          <t>7E9A</t>
         </is>
       </c>
       <c r="B76" s="2" t="inlineStr">
         <is>
           <t>X-ray</t>
         </is>
       </c>
       <c r="C76" s="2" t="inlineStr">
         <is>
-          <t>1.03 Å</t>
+          <t>2.25 Å</t>
         </is>
       </c>
       <c r="D76" s="2" t="inlineStr">
         <is>
-          <t>A</t>
+          <t>A,B,C,D</t>
         </is>
       </c>
       <c r="E76" s="2" t="inlineStr">
         <is>
-          <t>25-293</t>
+          <t>26-289</t>
         </is>
       </c>
       <c r="F76" s="2" t="inlineStr">
         <is>
-          <t>91.8%</t>
+          <t>90.1%</t>
         </is>
       </c>
       <c r="G76" s="2" t="inlineStr">
         <is>
-          <t>no</t>
+          <t>yes</t>
         </is>
       </c>
     </row>
     <row r="77">
       <c r="A77" t="inlineStr">
         <is>
-          <t>9FBT</t>
+          <t>2OV5</t>
         </is>
       </c>
       <c r="B77" t="inlineStr">
         <is>
           <t>X-ray</t>
         </is>
       </c>
       <c r="C77" t="inlineStr">
         <is>
-          <t>1.07 Å</t>
+          <t>1.85 Å</t>
         </is>
       </c>
       <c r="D77" t="inlineStr">
         <is>
-          <t>A</t>
+          <t>A,B,C</t>
         </is>
       </c>
       <c r="E77" t="inlineStr">
         <is>
-          <t>25-293</t>
+          <t>30-290</t>
         </is>
       </c>
       <c r="F77" t="inlineStr">
         <is>
-          <t>91.8%</t>
+          <t>89.1%</t>
         </is>
       </c>
       <c r="G77" t="inlineStr">
         <is>
-          <t>no</t>
+          <t>yes</t>
         </is>
       </c>
     </row>
     <row r="78">
       <c r="A78" s="2" t="inlineStr">
         <is>
-          <t>8RWP</t>
+          <t>7LK8</t>
         </is>
       </c>
       <c r="B78" s="2" t="inlineStr">
         <is>
           <t>X-ray</t>
         </is>
       </c>
       <c r="C78" s="2" t="inlineStr">
         <is>
-          <t>1.19 Å</t>
+          <t>1.43 Å</t>
         </is>
       </c>
       <c r="D78" s="2" t="inlineStr">
         <is>
-          <t>A</t>
+          <t>A,B</t>
         </is>
       </c>
       <c r="E78" s="2" t="inlineStr">
         <is>
-          <t>25-293</t>
+          <t>30-289</t>
         </is>
       </c>
       <c r="F78" s="2" t="inlineStr">
         <is>
-          <t>91.8%</t>
+          <t>88.7%</t>
         </is>
       </c>
       <c r="G78" s="2" t="inlineStr">
         <is>
-          <t>no</t>
+          <t>yes</t>
         </is>
       </c>
     </row>
     <row r="79">
       <c r="A79" t="inlineStr">
         <is>
-          <t>8AKM</t>
+          <t>7LLH</t>
         </is>
       </c>
       <c r="B79" t="inlineStr">
         <is>
           <t>X-ray</t>
         </is>
       </c>
       <c r="C79" t="inlineStr">
         <is>
-          <t>1.25 Å</t>
+          <t>2.10 Å</t>
         </is>
       </c>
       <c r="D79" t="inlineStr">
         <is>
-          <t>A</t>
+          <t>A,B</t>
         </is>
       </c>
       <c r="E79" t="inlineStr">
         <is>
-          <t>25-293</t>
+          <t>29-288</t>
         </is>
       </c>
       <c r="F79" t="inlineStr">
         <is>
-          <t>91.8%</t>
+          <t>88.7%</t>
         </is>
       </c>
       <c r="G79" t="inlineStr">
         <is>
-          <t>no</t>
+          <t>yes</t>
         </is>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
   <dimension ref="A1:I187"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="11" customWidth="1" min="1" max="1"/>
     <col width="9" customWidth="1" min="2" max="2"/>